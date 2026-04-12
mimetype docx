--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Herbin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peregrination of Alcide d’Orbigny's Foraminifera Collection at the Museum of Natural History, Paris: From the creation of a Palaeontology chair to the advent of Micropalaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (4), pp.102557. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2022.102557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03892633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les activités du groupe de travail international sur la conservation des collections en fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cersoy Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beeswax-rosin mixtures in historical wet collection sealants: Qualitative analysis of their composition by DSC and ATR-FTIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2021.103310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New scale analyses reveal centenarian African coelacanths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (16), pp.3621--+. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the muscular anatomy of the paired fins of the living coelacanth Latimeria chalumnae (Sarcopterygii: Actinistia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab047/6261035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lungs of extinct and extant coelacanths: a morphological and histological review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of Natural History Wet Collections: Feedback and Prospects: Proceedings of a Conference at the French Natural History Museum, 5–7 December 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Fluid Identification: Potential of Micro-Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.53-72. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do not Dispose of Historic Fluid Collections: Evaluating Research Potential and Range of Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D. Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.157-169. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the pelvic fin in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 304 (3), pp.541-558. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the JAR Sealants in the Fluid Collections of the Muséum National D'histoire Naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Davron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional relationship between myology and ecology in carnivores: do forelimb muscles reflect adaptations to prehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of neocortical folding: A phylogenetic comparative analysis of MRI from 34 primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Faruk Gulban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Osoianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.275-291. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02915094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the pectoral girdle and fin skeleton in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocranial development of the coelacanth and the evolution of the sarcopterygian head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1117-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-time adaptation of coelacanths to moderate deep water: reviewing the evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Yabumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Kitakyushu Museum of Natural History and Human History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence in the functional properties of forelimb muscles in carnivorans: adaptations to an arboreal lifestyle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/bly123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treadmill locomotion of the mouse lemur (Microcebus murinus); kinematic parameters during symmetrical and asymmetrical gaits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Hanotin-Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204 (6), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00359-018-1256-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heart of Frederic Chopin (1810-1849)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Perciaccante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Bianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131 (4), pp.e173-e174. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amjmed.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Ghjacumu Shackleford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmal Kumar Sampathkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hichor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (6), pp.E1319-E1328. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical Basis of Differences in Locomotor Behavior in Martens: A Comparison of the Forelimb Musculature Between Two Sympatric Species of Martes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 301 (3), pp.449-472. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.23742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung anatomy and histology of the extant coelacanth shed light on the loss of air-breathing during deep-water adaptation in actinistians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.161030. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.161030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The third dimension: a novel set-up for filming coelacanths in their natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The homology and function of the lung plates in extant and fossil coelacanths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.9244. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-09327-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine Modulates Motor Control in a Specific Plane Related to Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.e0155058. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0155058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bite Force in the Extant Coelacanth Latimeria: The Role of the Intracranial Joint and the Basicranial Muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.1228-1233. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.02.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric growth in the extant coelacanth lung during ontogenetic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.8222. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of the Hyoid Apparatus and Associated Musculature in the Extant Coelacanth L atimeria chalumnae : Functional Implications for Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE ANATOMICAL RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 298 (3), pp.579-601. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.23103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of plicidentine in the oral teeth of the coelacanth Latimeria chalumnae Smith 1939 (Sarcopterygii; Actinistia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mondéjar-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine butyrate per os protects mdx mice against cardiomyopathy, kyphosis and changes in axonal excitability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sebrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.325-33. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective disruption of acetylcholine synthesis in subsets of motor neurons: A new model of late-onset motor neuron disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bertolus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2014.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reevaluation of the anatomy of the jaw-closing system in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100 (11), pp.1007-1022. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-013-1104-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Giant Cretaceous Coelacanth (Actinistia, Sarcopterygii) Megalocoelacanthus dobiei Schwimmer, Stewart & Williams, 1994, and Its Bearing on Latimerioidei Interrelationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Maisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schwimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e49911. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird terrestrial locomotion as revealed by 3D kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 114 (6), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a dosage effect and a physiological endplate acetylcholinesterase deficiency in the first mouse models mimicking Schwartz-Jampel syndrome neuromyotonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Stum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bangratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (20), pp.3166-79. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddn213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vesicular glutamate transporter VGLUT3 synergizes striatal acetylcholine tone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Amilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve M. Lepicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.292-300. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb preference in the gallop of dogs and the half-bound of pikas on flat ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (4), pp.310-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady locomotion in dogs: temporal and associated spatial coordination patterns and the effect of speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.138-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of coordination patterns during unsteady locomotion in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.366-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait parameters of treadmill versus overground locomotion in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a mouse increase its velocity? A model for investigation in the control of locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (3-4), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do fishing lines behave in wet collections jars ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gimat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC-TDWG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Naha (Okinawa), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic methodological monitoring of the performance of old and new sealants for fluid collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pfc2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HE-ARC Neuchâtel; MUZOO, Nov 2024, La Chaux de Fonds, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête dans un bocal : vers une conservation raisonnée des spécimens grâce à la recherche !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles CRBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of old jar sealants : use of organic membrane and metal foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better preserving the archives of Nature for the future: effectiveness of historical and modern sealants in fluid collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Collections : Preserving their values for the future !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage for the Future, Science for Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. p 453-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical analysis of sealants from Anatomic collection in fluid of the MNHN: evolution of historical recipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edimburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouvrir et mieux préserver les valeurs matérielles des collections biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">300 ans Ecole de médecine de Rochefort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The muscular anatomy of the pelvic fin of the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Young Natural History scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of wet collections: Non-invasive fluid identification using micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the muscular anatomy of the pelvic fin of the extant coelacanth Latimeria chalumnae (Actinistia: Latimeriidae) provide information on its mobility and role during locomotion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress of Vertebrate Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endoskeletal development of pectoral and pelvic fins of the coelacanth Latimeria: an extant model for paleontological interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive fluid identification : potential of micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pfc2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis de conservation préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coelacanthes actuels permettent de retracer l'histoire évolutive du groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Charbonnier; P. De Wever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.168-169, 2022, 978-2-7598-2717-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the mice increase its velocity ? A model for investigations in the control of locomotion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects de la morphologie fonctionnelle aujourd'hui, hommage à Etienne-Jules Marey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C.R. Palevol., pp.531-540, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Herbin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peregrination of Alcide d’Orbigny's Foraminifera Collection at the Museum of Natural History, Paris: From the creation of a Palaeontology chair to the advent of Micropalaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (4), pp.102557. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2022.102557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03892633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les activités du groupe de travail international sur la conservation des collections en fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cersoy Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beeswax-rosin mixtures in historical wet collection sealants: Qualitative analysis of their composition by DSC and ATR-FTIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2021.103310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New scale analyses reveal centenarian African coelacanths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (16), pp.3621--+. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the muscular anatomy of the paired fins of the living coelacanth Latimeria chalumnae (Sarcopterygii: Actinistia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab047/6261035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lungs of extinct and extant coelacanths: a morphological and histological review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of Natural History Wet Collections: Feedback and Prospects: Proceedings of a Conference at the French Natural History Museum, 5–7 December 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do not Dispose of Historic Fluid Collections: Evaluating Research Potential and Range of Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D. Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.157-169. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Fluid Identification: Potential of Micro-Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.53-72. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the pelvic fin in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 304 (3), pp.541-558. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the JAR Sealants in the Fluid Collections of the Muséum National D'histoire Naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Davron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional relationship between myology and ecology in carnivores: do forelimb muscles reflect adaptations to prehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of neocortical folding: A phylogenetic comparative analysis of MRI from 34 primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Faruk Gulban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Osoianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.275-291. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02915094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the pectoral girdle and fin skeleton in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocranial development of the coelacanth and the evolution of the sarcopterygian head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1117-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-time adaptation of coelacanths to moderate deep water: reviewing the evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Yabumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Kitakyushu Museum of Natural History and Human History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence in the functional properties of forelimb muscles in carnivorans: adaptations to an arboreal lifestyle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/bly123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treadmill locomotion of the mouse lemur (Microcebus murinus); kinematic parameters during symmetrical and asymmetrical gaits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Hanotin-Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204 (6), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00359-018-1256-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heart of Frederic Chopin (1810-1849)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Perciaccante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Bianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131 (4), pp.e173-e174. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amjmed.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Ghjacumu Shackleford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmal Kumar Sampathkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hichor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (6), pp.E1319-E1328. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical Basis of Differences in Locomotor Behavior in Martens: A Comparison of the Forelimb Musculature Between Two Sympatric Species of Martes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 301 (3), pp.449-472. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.23742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung anatomy and histology of the extant coelacanth shed light on the loss of air-breathing during deep-water adaptation in actinistians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.161030. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.161030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The homology and function of the lung plates in extant and fossil coelacanths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.9244. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-09327-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The third dimension: a novel set-up for filming coelacanths in their natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine Modulates Motor Control in a Specific Plane Related to Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.e0155058. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0155058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bite Force in the Extant Coelacanth Latimeria: The Role of the Intracranial Joint and the Basicranial Muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.1228-1233. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.02.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric growth in the extant coelacanth lung during ontogenetic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.8222. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of the Hyoid Apparatus and Associated Musculature in the Extant Coelacanth L atimeria chalumnae : Functional Implications for Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE ANATOMICAL RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 298 (3), pp.579-601. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.23103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of plicidentine in the oral teeth of the coelacanth Latimeria chalumnae Smith 1939 (Sarcopterygii; Actinistia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mondéjar-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine butyrate per os protects mdx mice against cardiomyopathy, kyphosis and changes in axonal excitability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sebrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.325-33. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective disruption of acetylcholine synthesis in subsets of motor neurons: A new model of late-onset motor neuron disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bertolus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2014.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reevaluation of the anatomy of the jaw-closing system in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100 (11), pp.1007-1022. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-013-1104-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Giant Cretaceous Coelacanth (Actinistia, Sarcopterygii) Megalocoelacanthus dobiei Schwimmer, Stewart & Williams, 1994, and Its Bearing on Latimerioidei Interrelationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Maisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schwimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e49911. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird terrestrial locomotion as revealed by 3D kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 114 (6), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a dosage effect and a physiological endplate acetylcholinesterase deficiency in the first mouse models mimicking Schwartz-Jampel syndrome neuromyotonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Stum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bangratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (20), pp.3166-79. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddn213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vesicular glutamate transporter VGLUT3 synergizes striatal acetylcholine tone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Amilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve M. Lepicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.292-300. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb preference in the gallop of dogs and the half-bound of pikas on flat ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (4), pp.310-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady locomotion in dogs: temporal and associated spatial coordination patterns and the effect of speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.138-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of coordination patterns during unsteady locomotion in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.366-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait parameters of treadmill versus overground locomotion in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a mouse increase its velocity? A model for investigation in the control of locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (3-4), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic methodological monitoring of the performance of old and new sealants for fluid collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pfc2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HE-ARC Neuchâtel; MUZOO, Nov 2024, La Chaux de Fonds, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do fishing lines behave in wet collections jars ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gimat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC-TDWG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Naha (Okinawa), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête dans un bocal : vers une conservation raisonnée des spécimens grâce à la recherche !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles CRBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of old jar sealants : use of organic membrane and metal foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better preserving the archives of Nature for the future: effectiveness of historical and modern sealants in fluid collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Collections : Preserving their values for the future !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage for the Future, Science for Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. p 453-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical analysis of sealants from Anatomic collection in fluid of the MNHN: evolution of historical recipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edimburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouvrir et mieux préserver les valeurs matérielles des collections biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">300 ans Ecole de médecine de Rochefort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The muscular anatomy of the pelvic fin of the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Young Natural History scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of wet collections: Non-invasive fluid identification using micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the muscular anatomy of the pelvic fin of the extant coelacanth Latimeria chalumnae (Actinistia: Latimeriidae) provide information on its mobility and role during locomotion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress of Vertebrate Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endoskeletal development of pectoral and pelvic fins of the coelacanth Latimeria: an extant model for paleontological interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive fluid identification : potential of micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pfc2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis de conservation préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coelacanthes actuels permettent de retracer l'histoire évolutive du groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Charbonnier; P. De Wever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.168-169, 2022, 978-2-7598-2717-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the mice increase its velocity ? A model for investigations in the control of locomotion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects de la morphologie fonctionnelle aujourd'hui, hommage à Etienne-Jules Marey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C.R. Palevol., pp.531-540, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2022.102557" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cersoy Sophie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Zuber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2021.103310" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03216423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Mansuit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Huby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab047/6261035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J. Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cupello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Brito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Neumann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.53" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24452" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.87" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Taverne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02915094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Gulban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bazin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Osoianu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.04.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13115" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Galland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fagan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1117-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Yabumoto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peign&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly123" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hommet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Hanotin-Dossot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hackert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1256-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Perciaccante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Appenzeller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bianucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2017.12.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23742" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Brito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.161030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;camps" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rauby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12671" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09327-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.02.076" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Meunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23103" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991344v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mond&#233;jar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goussard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.02.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5Z4WKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vianello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouyon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sebri&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boerio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.08.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B6K5D9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920038v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertolus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santamaria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bauchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.01.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XF1PMHJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436134v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-013-1104-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSKVHRMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maisey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schwimmer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049911" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341355v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Libourel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2011.07.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335149v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bangratz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn213" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Amilhon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve M. Lepicard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vinatier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn2052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Libourel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259514v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Renous" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.04.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZNSLD90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P27FKRW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770277v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Naud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuisset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Zirah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889249v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Clement" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546632v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007745v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c079" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117415v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2022.102557" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cersoy Sophie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Zuber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2021.103310" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03216423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Mansuit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Huby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab047/6261035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J. Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cupello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Brito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Neumann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.53" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24452" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.87" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Taverne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02915094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Gulban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bazin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Osoianu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.04.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13115" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Galland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fagan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1117-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Yabumoto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peign&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly123" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hommet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Hanotin-Dossot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hackert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1256-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Perciaccante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Appenzeller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bianucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2017.12.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23742" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Brito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.161030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09327-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123487v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;camps" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rauby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12671" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.02.076" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Meunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23103" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991344v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mond&#233;jar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goussard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.02.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5Z4WKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vianello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouyon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sebri&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boerio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.08.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B6K5D9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920038v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertolus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santamaria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bauchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.01.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XF1PMHJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436134v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-013-1104-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSKVHRMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maisey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schwimmer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049911" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341355v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Libourel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2011.07.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335149v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bangratz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn213" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Amilhon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve M. Lepicard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vinatier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn2052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Libourel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259514v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Renous" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.04.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZNSLD90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P27FKRW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Naud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuisset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Zirah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889249v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Clement" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546632v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007745v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c079" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117415v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>