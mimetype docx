--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Herbin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peregrination of Alcide d’Orbigny's Foraminifera Collection at the Museum of Natural History, Paris: From the creation of a Palaeontology chair to the advent of Micropalaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (4), pp.102557. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2022.102557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03892633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les activités du groupe de travail international sur la conservation des collections en fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cersoy Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beeswax-rosin mixtures in historical wet collection sealants: Qualitative analysis of their composition by DSC and ATR-FTIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2021.103310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New scale analyses reveal centenarian African coelacanths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (16), pp.3621--+. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the muscular anatomy of the paired fins of the living coelacanth Latimeria chalumnae (Sarcopterygii: Actinistia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab047/6261035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lungs of extinct and extant coelacanths: a morphological and histological review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of Natural History Wet Collections: Feedback and Prospects: Proceedings of a Conference at the French Natural History Museum, 5–7 December 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do not Dispose of Historic Fluid Collections: Evaluating Research Potential and Range of Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D. Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.157-169. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Fluid Identification: Potential of Micro-Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.53-72. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the pelvic fin in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 304 (3), pp.541-558. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the JAR Sealants in the Fluid Collections of the Muséum National D'histoire Naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Davron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional relationship between myology and ecology in carnivores: do forelimb muscles reflect adaptations to prehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of neocortical folding: A phylogenetic comparative analysis of MRI from 34 primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Faruk Gulban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Osoianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.275-291. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02915094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the pectoral girdle and fin skeleton in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocranial development of the coelacanth and the evolution of the sarcopterygian head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1117-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-time adaptation of coelacanths to moderate deep water: reviewing the evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Yabumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Kitakyushu Museum of Natural History and Human History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence in the functional properties of forelimb muscles in carnivorans: adaptations to an arboreal lifestyle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/bly123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treadmill locomotion of the mouse lemur (Microcebus murinus); kinematic parameters during symmetrical and asymmetrical gaits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Hanotin-Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204 (6), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00359-018-1256-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heart of Frederic Chopin (1810-1849)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Perciaccante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Bianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131 (4), pp.e173-e174. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amjmed.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Ghjacumu Shackleford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmal Kumar Sampathkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hichor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (6), pp.E1319-E1328. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical Basis of Differences in Locomotor Behavior in Martens: A Comparison of the Forelimb Musculature Between Two Sympatric Species of Martes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 301 (3), pp.449-472. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.23742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung anatomy and histology of the extant coelacanth shed light on the loss of air-breathing during deep-water adaptation in actinistians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.161030. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.161030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The homology and function of the lung plates in extant and fossil coelacanths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.9244. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-09327-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The third dimension: a novel set-up for filming coelacanths in their natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine Modulates Motor Control in a Specific Plane Related to Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.e0155058. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0155058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bite Force in the Extant Coelacanth Latimeria: The Role of the Intracranial Joint and the Basicranial Muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.1228-1233. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.02.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric growth in the extant coelacanth lung during ontogenetic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.8222. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of the Hyoid Apparatus and Associated Musculature in the Extant Coelacanth L atimeria chalumnae : Functional Implications for Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE ANATOMICAL RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 298 (3), pp.579-601. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.23103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of plicidentine in the oral teeth of the coelacanth Latimeria chalumnae Smith 1939 (Sarcopterygii; Actinistia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mondéjar-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine butyrate per os protects mdx mice against cardiomyopathy, kyphosis and changes in axonal excitability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sebrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.325-33. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective disruption of acetylcholine synthesis in subsets of motor neurons: A new model of late-onset motor neuron disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bertolus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2014.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reevaluation of the anatomy of the jaw-closing system in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100 (11), pp.1007-1022. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-013-1104-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Giant Cretaceous Coelacanth (Actinistia, Sarcopterygii) Megalocoelacanthus dobiei Schwimmer, Stewart & Williams, 1994, and Its Bearing on Latimerioidei Interrelationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Maisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schwimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e49911. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird terrestrial locomotion as revealed by 3D kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 114 (6), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a dosage effect and a physiological endplate acetylcholinesterase deficiency in the first mouse models mimicking Schwartz-Jampel syndrome neuromyotonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Stum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bangratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (20), pp.3166-79. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddn213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vesicular glutamate transporter VGLUT3 synergizes striatal acetylcholine tone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Amilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve M. Lepicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.292-300. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb preference in the gallop of dogs and the half-bound of pikas on flat ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (4), pp.310-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady locomotion in dogs: temporal and associated spatial coordination patterns and the effect of speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.138-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of coordination patterns during unsteady locomotion in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.366-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait parameters of treadmill versus overground locomotion in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a mouse increase its velocity? A model for investigation in the control of locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (3-4), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic methodological monitoring of the performance of old and new sealants for fluid collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pfc2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HE-ARC Neuchâtel; MUZOO, Nov 2024, La Chaux de Fonds, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do fishing lines behave in wet collections jars ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gimat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC-TDWG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Naha (Okinawa), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête dans un bocal : vers une conservation raisonnée des spécimens grâce à la recherche !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles CRBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of old jar sealants : use of organic membrane and metal foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better preserving the archives of Nature for the future: effectiveness of historical and modern sealants in fluid collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Collections : Preserving their values for the future !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage for the Future, Science for Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. p 453-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical analysis of sealants from Anatomic collection in fluid of the MNHN: evolution of historical recipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edimburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouvrir et mieux préserver les valeurs matérielles des collections biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">300 ans Ecole de médecine de Rochefort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The muscular anatomy of the pelvic fin of the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Young Natural History scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of wet collections: Non-invasive fluid identification using micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the muscular anatomy of the pelvic fin of the extant coelacanth Latimeria chalumnae (Actinistia: Latimeriidae) provide information on its mobility and role during locomotion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress of Vertebrate Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endoskeletal development of pectoral and pelvic fins of the coelacanth Latimeria: an extant model for paleontological interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive fluid identification : potential of micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pfc2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis de conservation préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coelacanthes actuels permettent de retracer l'histoire évolutive du groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Charbonnier; P. De Wever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.168-169, 2022, 978-2-7598-2717-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the mice increase its velocity ? A model for investigations in the control of locomotion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects de la morphologie fonctionnelle aujourd'hui, hommage à Etienne-Jules Marey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C.R. Palevol., pp.531-540, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Herbin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les activités du groupe de travail international sur la conservation des collections en fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cersoy Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peregrination of Alcide d’Orbigny's Foraminifera Collection at the Museum of Natural History, Paris: From the creation of a Palaeontology chair to the advent of Micropalaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (4), pp.102557. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2022.102557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03892633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lungs of extinct and extant coelacanths: a morphological and histological review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the muscular anatomy of the paired fins of the living coelacanth Latimeria chalumnae (Sarcopterygii: Actinistia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab047/6261035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New scale analyses reveal centenarian African coelacanths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (16), pp.3621--+. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beeswax-rosin mixtures in historical wet collection sealants: Qualitative analysis of their composition by DSC and ATR-FTIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2021.103310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the pelvic fin in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 304 (3), pp.541-558. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do not Dispose of Historic Fluid Collections: Evaluating Research Potential and Range of Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D. Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.157-169. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Fluid Identification: Potential of Micro-Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.53-72. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the JAR Sealants in the Fluid Collections of the Muséum National D'histoire Naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Davron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of Natural History Wet Collections: Feedback and Prospects: Proceedings of a Conference at the French Natural History Museum, 5–7 December 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocranial development of the coelacanth and the evolution of the sarcopterygian head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1117-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of neocortical folding: A phylogenetic comparative analysis of MRI from 34 primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Faruk Gulban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Osoianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.275-291. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02915094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the pectoral girdle and fin skeleton in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-time adaptation of coelacanths to moderate deep water: reviewing the evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Yabumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Kitakyushu Museum of Natural History and Human History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional relationship between myology and ecology in carnivores: do forelimb muscles reflect adaptations to prehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heart of Frederic Chopin (1810-1849)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Perciaccante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Bianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131 (4), pp.e173-e174. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amjmed.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Ghjacumu Shackleford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmal Kumar Sampathkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hichor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (6), pp.E1319-E1328. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence in the functional properties of forelimb muscles in carnivorans: adaptations to an arboreal lifestyle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/bly123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treadmill locomotion of the mouse lemur (Microcebus murinus); kinematic parameters during symmetrical and asymmetrical gaits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Hanotin-Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204 (6), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00359-018-1256-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical Basis of Differences in Locomotor Behavior in Martens: A Comparison of the Forelimb Musculature Between Two Sympatric Species of Martes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 301 (3), pp.449-472. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.23742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The homology and function of the lung plates in extant and fossil coelacanths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.9244. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-09327-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The third dimension: a novel set-up for filming coelacanths in their natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung anatomy and histology of the extant coelacanth shed light on the loss of air-breathing during deep-water adaptation in actinistians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.161030. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.161030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine Modulates Motor Control in a Specific Plane Related to Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.e0155058. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0155058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bite Force in the Extant Coelacanth Latimeria: The Role of the Intracranial Joint and the Basicranial Muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.1228-1233. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.02.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric growth in the extant coelacanth lung during ontogenetic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.8222. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of the Hyoid Apparatus and Associated Musculature in the Extant Coelacanth L atimeria chalumnae : Functional Implications for Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE ANATOMICAL RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 298 (3), pp.579-601. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.23103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of plicidentine in the oral teeth of the coelacanth Latimeria chalumnae Smith 1939 (Sarcopterygii; Actinistia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mondéjar-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine butyrate per os protects mdx mice against cardiomyopathy, kyphosis and changes in axonal excitability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sebrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.325-33. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective disruption of acetylcholine synthesis in subsets of motor neurons: A new model of late-onset motor neuron disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bertolus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2014.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reevaluation of the anatomy of the jaw-closing system in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100 (11), pp.1007-1022. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-013-1104-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Giant Cretaceous Coelacanth (Actinistia, Sarcopterygii) Megalocoelacanthus dobiei Schwimmer, Stewart & Williams, 1994, and Its Bearing on Latimerioidei Interrelationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Maisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schwimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e49911. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird terrestrial locomotion as revealed by 3D kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 114 (6), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vesicular glutamate transporter VGLUT3 synergizes striatal acetylcholine tone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Amilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve M. Lepicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.292-300. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a dosage effect and a physiological endplate acetylcholinesterase deficiency in the first mouse models mimicking Schwartz-Jampel syndrome neuromyotonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Stum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bangratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (20), pp.3166-79. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddn213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb preference in the gallop of dogs and the half-bound of pikas on flat ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (4), pp.310-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady locomotion in dogs: temporal and associated spatial coordination patterns and the effect of speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.138-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait parameters of treadmill versus overground locomotion in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of coordination patterns during unsteady locomotion in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.366-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a mouse increase its velocity? A model for investigation in the control of locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (3-4), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic methodological monitoring of the performance of old and new sealants for fluid collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pfc2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HE-ARC Neuchâtel; MUZOO, Nov 2024, La Chaux de Fonds, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do fishing lines behave in wet collections jars ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gimat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC-TDWG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Naha (Okinawa), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête dans un bocal : vers une conservation raisonnée des spécimens grâce à la recherche !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles CRBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of old jar sealants : use of organic membrane and metal foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Collections : Preserving their values for the future !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage for the Future, Science for Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. p 453-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better preserving the archives of Nature for the future: effectiveness of historical and modern sealants in fluid collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical analysis of sealants from Anatomic collection in fluid of the MNHN: evolution of historical recipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edimburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouvrir et mieux préserver les valeurs matérielles des collections biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">300 ans Ecole de médecine de Rochefort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of wet collections: Non-invasive fluid identification using micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the muscular anatomy of the pelvic fin of the extant coelacanth Latimeria chalumnae (Actinistia: Latimeriidae) provide information on its mobility and role during locomotion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress of Vertebrate Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The muscular anatomy of the pelvic fin of the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Young Natural History scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endoskeletal development of pectoral and pelvic fins of the coelacanth Latimeria: an extant model for paleontological interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive fluid identification : potential of micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pfc2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis de conservation préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coelacanthes actuels permettent de retracer l'histoire évolutive du groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Charbonnier; P. De Wever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.168-169, 2022, 978-2-7598-2717-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the mice increase its velocity ? A model for investigations in the control of locomotion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects de la morphologie fonctionnelle aujourd'hui, hommage à Etienne-Jules Marey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C.R. Palevol., pp.531-540, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2022.102557" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cersoy Sophie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Zuber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2021.103310" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03216423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Mansuit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Huby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab047/6261035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J. Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cupello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Brito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Neumann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.53" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24452" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.87" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Taverne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02915094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Gulban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bazin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Osoianu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.04.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13115" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Galland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fagan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1117-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Yabumoto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peign&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly123" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hommet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Hanotin-Dossot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hackert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1256-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Perciaccante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Appenzeller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bianucci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2017.12.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23742" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Brito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.161030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09327-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123487v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;camps" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rauby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12671" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.02.076" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Meunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23103" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991344v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mond&#233;jar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goussard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.02.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5Z4WKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vianello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouyon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sebri&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boerio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.08.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B6K5D9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920038v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertolus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santamaria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bauchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.01.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XF1PMHJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436134v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-013-1104-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSKVHRMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maisey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schwimmer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049911" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341355v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Libourel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2011.07.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335149v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bangratz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn213" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Amilhon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve M. Lepicard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vinatier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn2052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Libourel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259514v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Renous" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.04.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZNSLD90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P27FKRW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Naud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuisset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Zirah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889249v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Clement" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546632v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007745v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c079" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117415v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cersoy Sophie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2022.102557" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J. Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cupello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Brito" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03216423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Mansuit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Huby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab047/6261035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Zuber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2021.103310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24452" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.157" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.53" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.87" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889236v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Neumann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Galland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1117-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02915094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Gulban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Osoianu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.04.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Yabumoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Fabre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Taverne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Perciaccante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Appenzeller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bianucci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2017.12.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly123" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hommet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Hanotin-Dossot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hackert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1256-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23742" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09327-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;camps" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rauby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12671" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Brito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.161030" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.02.076" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Meunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23103" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991344v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mond&#233;jar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goussard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.02.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5Z4WKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vianello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouyon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sebri&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boerio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.08.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B6K5D9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920038v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertolus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santamaria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bauchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.01.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XF1PMHJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436134v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-013-1104-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSKVHRMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maisey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schwimmer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049911" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341355v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Libourel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2011.07.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Amilhon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve M. Lepicard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vinatier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn2052" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bangratz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn213" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Libourel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Renous" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.04.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZNSLD90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259514v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P27FKRW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Naud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuisset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Zirah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889249v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546632v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Clement" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546638v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007745v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c079" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117415v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>