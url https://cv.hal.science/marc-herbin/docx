--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Herbin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les activités du groupe de travail international sur la conservation des collections en fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cersoy Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peregrination of Alcide d’Orbigny's Foraminifera Collection at the Museum of Natural History, Paris: From the creation of a Palaeontology chair to the advent of Micropalaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (4), pp.102557. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2022.102557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03892633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lungs of extinct and extant coelacanths: a morphological and histological review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the muscular anatomy of the paired fins of the living coelacanth Latimeria chalumnae (Sarcopterygii: Actinistia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab047/6261035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New scale analyses reveal centenarian African coelacanths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (16), pp.3621--+. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beeswax-rosin mixtures in historical wet collection sealants: Qualitative analysis of their composition by DSC and ATR-FTIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2021.103310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the pelvic fin in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 304 (3), pp.541-558. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do not Dispose of Historic Fluid Collections: Evaluating Research Potential and Range of Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D. Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.157-169. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Fluid Identification: Potential of Micro-Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.53-72. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the JAR Sealants in the Fluid Collections of the Muséum National D'histoire Naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Davron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of Natural History Wet Collections: Feedback and Prospects: Proceedings of a Conference at the French Natural History Museum, 5–7 December 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocranial development of the coelacanth and the evolution of the sarcopterygian head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1117-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of neocortical folding: A phylogenetic comparative analysis of MRI from 34 primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Faruk Gulban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Osoianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.275-291. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02915094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the pectoral girdle and fin skeleton in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-time adaptation of coelacanths to moderate deep water: reviewing the evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Yabumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Kitakyushu Museum of Natural History and Human History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional relationship between myology and ecology in carnivores: do forelimb muscles reflect adaptations to prehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heart of Frederic Chopin (1810-1849)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Perciaccante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Bianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131 (4), pp.e173-e174. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amjmed.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Ghjacumu Shackleford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmal Kumar Sampathkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hichor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (6), pp.E1319-E1328. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence in the functional properties of forelimb muscles in carnivorans: adaptations to an arboreal lifestyle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/bly123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treadmill locomotion of the mouse lemur (Microcebus murinus); kinematic parameters during symmetrical and asymmetrical gaits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Hanotin-Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204 (6), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00359-018-1256-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical Basis of Differences in Locomotor Behavior in Martens: A Comparison of the Forelimb Musculature Between Two Sympatric Species of Martes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 301 (3), pp.449-472. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.23742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The homology and function of the lung plates in extant and fossil coelacanths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.9244. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-09327-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The third dimension: a novel set-up for filming coelacanths in their natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung anatomy and histology of the extant coelacanth shed light on the loss of air-breathing during deep-water adaptation in actinistians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.161030. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.161030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine Modulates Motor Control in a Specific Plane Related to Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.e0155058. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0155058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bite Force in the Extant Coelacanth Latimeria: The Role of the Intracranial Joint and the Basicranial Muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.1228-1233. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.02.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric growth in the extant coelacanth lung during ontogenetic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.8222. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of the Hyoid Apparatus and Associated Musculature in the Extant Coelacanth L atimeria chalumnae : Functional Implications for Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE ANATOMICAL RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 298 (3), pp.579-601. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.23103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of plicidentine in the oral teeth of the coelacanth Latimeria chalumnae Smith 1939 (Sarcopterygii; Actinistia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mondéjar-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine butyrate per os protects mdx mice against cardiomyopathy, kyphosis and changes in axonal excitability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sebrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.325-33. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective disruption of acetylcholine synthesis in subsets of motor neurons: A new model of late-onset motor neuron disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bertolus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2014.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reevaluation of the anatomy of the jaw-closing system in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100 (11), pp.1007-1022. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-013-1104-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Giant Cretaceous Coelacanth (Actinistia, Sarcopterygii) Megalocoelacanthus dobiei Schwimmer, Stewart & Williams, 1994, and Its Bearing on Latimerioidei Interrelationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Maisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schwimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e49911. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird terrestrial locomotion as revealed by 3D kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 114 (6), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vesicular glutamate transporter VGLUT3 synergizes striatal acetylcholine tone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Amilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve M. Lepicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.292-300. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a dosage effect and a physiological endplate acetylcholinesterase deficiency in the first mouse models mimicking Schwartz-Jampel syndrome neuromyotonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Stum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bangratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (20), pp.3166-79. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddn213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb preference in the gallop of dogs and the half-bound of pikas on flat ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (4), pp.310-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady locomotion in dogs: temporal and associated spatial coordination patterns and the effect of speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.138-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait parameters of treadmill versus overground locomotion in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of coordination patterns during unsteady locomotion in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.366-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a mouse increase its velocity? A model for investigation in the control of locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (3-4), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic methodological monitoring of the performance of old and new sealants for fluid collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pfc2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HE-ARC Neuchâtel; MUZOO, Nov 2024, La Chaux de Fonds, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do fishing lines behave in wet collections jars ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gimat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC-TDWG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Naha (Okinawa), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête dans un bocal : vers une conservation raisonnée des spécimens grâce à la recherche !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles CRBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of old jar sealants : use of organic membrane and metal foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Collections : Preserving their values for the future !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage for the Future, Science for Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. p 453-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better preserving the archives of Nature for the future: effectiveness of historical and modern sealants in fluid collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical analysis of sealants from Anatomic collection in fluid of the MNHN: evolution of historical recipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edimburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouvrir et mieux préserver les valeurs matérielles des collections biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">300 ans Ecole de médecine de Rochefort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of wet collections: Non-invasive fluid identification using micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the muscular anatomy of the pelvic fin of the extant coelacanth Latimeria chalumnae (Actinistia: Latimeriidae) provide information on its mobility and role during locomotion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress of Vertebrate Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The muscular anatomy of the pelvic fin of the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Young Natural History scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endoskeletal development of pectoral and pelvic fins of the coelacanth Latimeria: an extant model for paleontological interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive fluid identification : potential of micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pfc2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis de conservation préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coelacanthes actuels permettent de retracer l'histoire évolutive du groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Charbonnier; P. De Wever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.168-169, 2022, 978-2-7598-2717-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the mice increase its velocity ? A model for investigations in the control of locomotion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects de la morphologie fonctionnelle aujourd'hui, hommage à Etienne-Jules Marey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C.R. Palevol., pp.531-540, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Herbin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peregrination of Alcide d’Orbigny's Foraminifera Collection at the Museum of Natural History, Paris: From the creation of a Palaeontology chair to the advent of Micropalaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Hairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Forel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (4), pp.102557. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2022.102557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03892633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les activités du groupe de travail international sur la conservation des collections en fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cersoy Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beeswax-rosin mixtures in historical wet collection sealants: Qualitative analysis of their composition by DSC and ATR-FTIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2021.103310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New scale analyses reveal centenarian African coelacanths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelig Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ernande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (16), pp.3621--+. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the muscular anatomy of the paired fins of the living coelacanth Latimeria chalumnae (Sarcopterygii: Actinistia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blab047/6261035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lungs of extinct and extant coelacanths: a morphological and histological review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2021-451-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of Natural History Wet Collections: Feedback and Prospects: Proceedings of a Conference at the French Natural History Museum, 5–7 December 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Simmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do not Dispose of Historic Fluid Collections: Evaluating Research Potential and Range of Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D. Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.157-169. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Fluid Identification: Potential of Micro-Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.53-72. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the pelvic fin in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 304 (3), pp.541-558. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the JAR Sealants in the Fluid Collections of the Muséum National D'histoire Naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Davron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14351/0831-4985-34.1.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional relationship between myology and ecology in carnivores: do forelimb muscles reflect adaptations to prehension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of neocortical folding: A phylogenetic comparative analysis of MRI from 34 primate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Faruk Gulban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Osoianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.275-291. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02915094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the pectoral girdle and fin skeleton in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocranial development of the coelacanth and the evolution of the sarcopterygian head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1117-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-time adaptation of coelacanths to moderate deep water: reviewing the evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Yabumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Kitakyushu Museum of Natural History and Human History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heart of Frederic Chopin (1810-1849)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Perciaccante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Appenzeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Bianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131 (4), pp.e173-e174. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amjmed.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Involvement of Aryl hydrocarbon receptor in myelination and in human nerve sheath tumorigenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Ghjacumu Shackleford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmal Kumar Sampathkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Hichor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (6), pp.E1319-E1328. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1715999115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence in the functional properties of forelimb muscles in carnivorans: adaptations to an arboreal lifestyle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/bly123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treadmill locomotion of the mouse lemur (Microcebus murinus); kinematic parameters during symmetrical and asymmetrical gaits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Hanotin-Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Physiology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204 (6), pp.537-547. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00359-018-1256-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical Basis of Differences in Locomotor Behavior in Martens: A Comparison of the Forelimb Musculature Between Two Sympatric Species of Martes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 301 (3), pp.449-472. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.23742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung anatomy and histology of the extant coelacanth shed light on the loss of air-breathing during deep-water adaptation in actinistians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Brito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.161030. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.161030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The homology and function of the lung plates in extant and fossil coelacanths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.9244. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-09327-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The third dimension: a novel set-up for filming coelacanths in their natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Décamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Holon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Rauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopamine Modulates Motor Control in a Specific Plane Related to Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Simonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Reveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.e0155058. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0155058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bite Force in the Extant Coelacanth Latimeria: The Role of the Intracranial Joint and the Basicranial Muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.1228-1233. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2015.02.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric growth in the extant coelacanth lung during ontogenetic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.8222. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms9222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription of the Hyoid Apparatus and Associated Musculature in the Extant Coelacanth L atimeria chalumnae : Functional Implications for Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE ANATOMICAL RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 298 (3), pp.579-601. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.23103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of plicidentine in the oral teeth of the coelacanth Latimeria chalumnae Smith 1939 (Sarcopterygii; Actinistia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mondéjar-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 190 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arginine butyrate per os protects mdx mice against cardiomyopathy, kyphosis and changes in axonal excitability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sebrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.325-33. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2014.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective disruption of acetylcholine synthesis in subsets of motor neurons: A new model of late-onset motor neuron disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bertolus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2014.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reevaluation of the anatomy of the jaw-closing system in the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100 (11), pp.1007-1022. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-013-1104-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Giant Cretaceous Coelacanth (Actinistia, Sarcopterygii) Megalocoelacanthus dobiei Schwimmer, Stewart & Williams, 1994, and Its Bearing on Latimerioidei Interrelationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Maisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schwimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e49911. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird terrestrial locomotion as revealed by 3D kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 114 (6), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.zool.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vesicular glutamate transporter VGLUT3 synergizes striatal acetylcholine tone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Amilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve M. Lepicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.292-300. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a dosage effect and a physiological endplate acetylcholinesterase deficiency in the first mouse models mimicking Schwartz-Jampel syndrome neuromyotonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Stum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bangratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (20), pp.3166-79. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddn213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb preference in the gallop of dogs and the half-bound of pikas on flat ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (4), pp.310-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady locomotion in dogs: temporal and associated spatial coordination patterns and the effect of speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.138-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gait parameters of treadmill versus overground locomotion in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02170795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of coordination patterns during unsteady locomotion in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Hackert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.366-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a mouse increase its velocity? A model for investigation in the control of locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (3-4), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic methodological monitoring of the performance of old and new sealants for fluid collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pfc2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HE-ARC Neuchâtel; MUZOO, Nov 2024, La Chaux de Fonds, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do fishing lines behave in wet collections jars ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gimat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC-TDWG 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Naha (Okinawa), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête dans un bocal : vers une conservation raisonnée des spécimens grâce à la recherche !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles CRBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of old jar sealants : use of organic membrane and metal foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Collections : Preserving their values for the future !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage for the Future, Science for Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. p 453-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better preserving the archives of Nature for the future: effectiveness of historical and modern sealants in fluid collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouvrir et mieux préserver les valeurs matérielles des collections biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">300 ans Ecole de médecine de Rochefort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical analysis of sealants from Anatomic collection in fluid of the MNHN: evolution of historical recipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sablier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Edimburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The muscular anatomy of the pelvic fin of the extant coelacanth Latimeria chalumnae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Young Natural History scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of wet collections: Non-invasive fluid identification using micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulfa Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the muscular anatomy of the pelvic fin of the extant coelacanth Latimeria chalumnae (Actinistia: Latimeriidae) provide information on its mobility and role during locomotion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress of Vertebrate Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endoskeletal development of pectoral and pelvic fins of the coelacanth Latimeria: an extant model for paleontological interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non invasive fluid identification : potential of micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pfc2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections naturalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cuisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précis de conservation préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coelacanthes actuels permettent de retracer l'histoire évolutive du groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Cupello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Mansuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Charbonnier; P. De Wever. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.168-169, 2022, 978-2-7598-2717-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the mice increase its velocity ? A model for investigations in the control of locomotion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Renous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects de la morphologie fonctionnelle aujourd'hui, hommage à Etienne-Jules Marey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C.R. Palevol., pp.531-540, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cersoy Sophie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2022.102557" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J. Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cupello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Brito" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03216423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Mansuit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Huby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab047/6261035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Zuber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2021.103310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24452" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.157" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.53" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.87" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889236v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Neumann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Galland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1117-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02915094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Gulban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Osoianu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.04.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Yabumoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Fabre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Taverne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Perciaccante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Appenzeller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bianucci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2017.12.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly123" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hommet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Hanotin-Dossot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hackert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1256-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23742" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09327-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;camps" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rauby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12671" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Brito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.161030" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.02.076" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Meunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23103" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991344v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mond&#233;jar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goussard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.02.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5Z4WKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vianello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouyon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sebri&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boerio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.08.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B6K5D9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920038v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertolus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santamaria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bauchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.01.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XF1PMHJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436134v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-013-1104-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSKVHRMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maisey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schwimmer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049911" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341355v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Libourel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2011.07.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Amilhon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve M. Lepicard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vinatier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn2052" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bangratz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn213" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Libourel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Renous" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.04.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZNSLD90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259514v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P27FKRW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Naud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuisset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Zirah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889249v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546632v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Clement" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546638v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007745v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c079" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117415v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hairie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2022.102557" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cersoy Sophie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Zuber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sablier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2021.103310" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03216423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Mansuit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Huby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blab047/6261035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J. Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Cupello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Brito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cersoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Neumann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.53" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24452" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.87" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Taverne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02915094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Gulban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bazin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Osoianu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.04.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13115" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Galland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fagan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1117-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Yabumoto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Perciaccante" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Appenzeller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bianucci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2017.12.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Ghjacumu Shackleford" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Kumar Sampathkumar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hichor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715999115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peign&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly123" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hommet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Hanotin-Dossot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hackert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1256-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23742" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Brito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.161030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09327-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123487v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;camps" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rauby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12671" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145292v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.02.076" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Meunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23103" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991344v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mond&#233;jar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goussard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.02.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5Z4WKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vianello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouyon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Benoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sebri&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boerio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.08.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3B6K5D9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920038v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertolus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Santamaria" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bauchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.01.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XF1PMHJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436134v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-013-1104-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSKVHRMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maisey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schwimmer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049911" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341355v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Libourel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2011.07.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Amilhon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve M. Lepicard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vinatier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn2052" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Stum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bangratz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn213" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Libourel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bels" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02170795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Renous" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.04.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZNSLD90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259514v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P27FKRW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Naud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cuisset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Zirah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889249v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892681v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Clement" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546632v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007745v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c079" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117415v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>