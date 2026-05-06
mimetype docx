--- v0 (2026-04-15)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.85676392573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc HIGGIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3316-7539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">261514741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">56128651200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis anthropologue et chercheur contractuel au laboratoire AAU- CRESSON (UMR Ambiances, Architectures, Urbanités), à l’École Nationale Supérieure d’Architecture de Grenoble, et chercheur associé à PACTE, équipe Environnement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’intéresse aux pratiques quotidiennes de la vie sociale et, en particulier, à la place de le «non humain» dans ces manières d’habiter le monde en mobilisant une expérimentation continue avec différentes pratiques de recherche - avec différentes modalités d'écriture, de cinéma et d'arts visuels - afin d'ouvrir les dimensions sensibles, corporelles et affectives de cet apprentissage.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre sensible un paysage atmosphérique, à la croisée des formes et pratiques de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1118686ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1 2024 Entre méthodologies audio-visuelles et création filmique Postures et apports transdisciplinaires en Sciences humaines et sociales, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mpw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilia. Approches de l’anthropocène par ses franges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Damian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.4-21. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xr9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les sensibilités à l’atmosphère. Une enquête à partir de pochoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aux franges du phénoménal, 80, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xrj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sirènes du Drac. Quand résonnent les failles du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial / Special issue, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sky in Us</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venti journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Inhale/Exhale, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compostage, entre réduction des déchets et domestication du pourrissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.11873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02939295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Other Side of Society. Reflections on Waste and its Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14672/ada2016436%25p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we do when we draw ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACEY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Presence, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignis mutat res</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Energy on a human scale, 32 (4), pp.12-16. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8322.12266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux franges du phénoménal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Damian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, 207 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Manure as Activism: Composting Excrement as an Alternative Approach to Soil Fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexsandro Arbarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to the Ground : Knowledge Politics and Practices of Remaking Earth Strata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-253, 2025, 978-3-031-88887-8. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88888-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surface ouverte aux récits atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Cogato Lanza; Simon Gaberell; Laurent Matthey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-170, 2025, 9782940711543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingold in the minor key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Meulemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gatt, Caroline; Peter, Jan; Loovers, Laurens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Perception. Correspondences with Tim Ingold's Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-139, 2025, 9781032316949. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003343134-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion trouble de rituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European ceramic art &amp; research team, ECART; Matray, Maxime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resonating Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cambre - Ecole Nationale Supérieure des Arts Visuels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-88, 2023, 978-2-930990-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s left of the wild now that Nature is dead? Reflections on the limits of representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Schmutz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de la crise environnementale, ou crise de la représentation de l’environnement ? Changement de paradigme au tournant du 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sociétés, Religions, Politique, 978-2-37741-051-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Remains: The Things that Fall to the Side of Everyday Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schorch; Philipp; Saxer; Martin; Elders; Marlen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Materiality and Connectivity in Anthropology and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL Press, 2020, 978-1-78735-748-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04703512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexpected gift of beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bunn, Stephanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beauty and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018, 9780367593360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine andere Art von Schönheit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kathrin Busch, Kathrin Peters, Christina Dörfling, and Ildikó Szántó. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wessen Wissen? Materialität und Situiertheit in den Künsten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilhelm Fink, 2018, 978-3-7705-6347-0. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25624/kuenste-1274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04703537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Unfinished Compendium of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-85752-060-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04703565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being guided by Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing Boundaries: Investigating Human-Animal Relationships.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2012, 978-90-04-23304-1. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004233041_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A good kill: socio-technical organisations of farm animal slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human and Other Animals Critical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1-349-31969-5. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9780230321366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition Strates, Biennale Arts-Sciences Expérimenta, Musée de Grenoble, 8 février - 1er mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04931732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances du campus : sonorités et hospitalités, 22-26 janvier 2024 [Organisation de la Winter School]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livret de l'Ecole d'Hiver du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://ehas.hypotheses.org/6897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04284320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echos, effets & synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Educates ! Au contact de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESAAA Éditions / ENSAG-UGA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72, 2025, 979-10-91505-26-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.85676392573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc HIGGIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3316-7539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">261514741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">56128651200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis anthropologue et chercheur contractuel au laboratoire AAU- CRESSON (UMR Ambiances, Architectures, Urbanités), à l’École Nationale Supérieure d’Architecture de Grenoble, et chercheur associé à PACTE, équipe Environnement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m’intéresse aux pratiques quotidiennes de la vie sociale et, en particulier, à la place de le «non humain» dans ces manières d’habiter le monde en mobilisant une expérimentation continue avec différentes pratiques de recherche - avec différentes modalités d'écriture, de cinéma et d'arts visuels - afin d'ouvrir les dimensions sensibles, corporelles et affectives de cet apprentissage.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre sensible un paysage atmosphérique, à la croisée des formes et pratiques de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1118686ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05446620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1 2024 Entre méthodologies audio-visuelles et création filmique Postures et apports transdisciplinaires en Sciences humaines et sociales, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mpw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04868719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilia. Approches de l’anthropocène par ses franges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Damian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.4-21. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xr9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les sensibilités à l’atmosphère. Une enquête à partir de pochoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aux franges du phénoménal, 80, pp.72-83. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xrj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sirènes du Drac. Quand résonnent les failles du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial / Special issue, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sky in Us</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venti journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Inhale/Exhale, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le compostage, entre réduction des déchets et domestication du pourrissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Granjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mounet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.11873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02939295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Other Side of Society. Reflections on Waste and its Place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14672/ada2016436%25p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we do when we draw ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACEY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Presence, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignis mutat res</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Energy on a human scale, 32 (4), pp.12-16. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8322.12266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux franges du phénoménal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Damian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, 207 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Manure as Activism: Composting Excrement as an Alternative Approach to Soil Fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexsandro Arbarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to the Ground : Knowledge Politics and Practices of Remaking Earth Strata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-253, 2025, 978-3-031-88887-8. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88888-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05398647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une surface ouverte aux récits atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Cogato Lanza; Simon Gaberell; Laurent Matthey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières narratives. Concevoir la ville par le récit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-170, 2025, 9782940711543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingold in the minor key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Meulemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gatt, Caroline; Peter, Jan; Loovers, Laurens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Perception. Correspondences with Tim Ingold's Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-139, 2025, 9781032316949. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003343134-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion trouble de rituel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European ceramic art &amp; research team, ECART; Matray, Maxime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resonating Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cambre - Ecole Nationale Supérieure des Arts Visuels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-88, 2023, 978-2-930990-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s left of the wild now that Nature is dead? Reflections on the limits of representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Schmutz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations de la crise environnementale, ou crise de la représentation de l’environnement ? Changement de paradigme au tournant du 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sociétés, Religions, Politique, 978-2-37741-051-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Remains: The Things that Fall to the Side of Everyday Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schorch; Philipp; Saxer; Martin; Elders; Marlen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring Materiality and Connectivity in Anthropology and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL Press, 2020, 978-1-78735-748-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04703512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexpected gift of beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bunn, Stephanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beauty and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018, 9780367593360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eine andere Art von Schönheit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kathrin Busch, Kathrin Peters, Christina Dörfling, and Ildikó Szántó. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wessen Wissen? Materialität und Situiertheit in den Künsten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilhelm Fink, 2018, 978-3-7705-6347-0. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25624/kuenste-1274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04703537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Unfinished Compendium of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-85752-060-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04703565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being guided by Dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing Boundaries: Investigating Human-Animal Relationships.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2012, 978-90-04-23304-1. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004233041_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A good kill: socio-technical organisations of farm animal slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human and Other Animals Critical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1-349-31969-5. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9780230321366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition Strates, Biennale Arts-Sciences Expérimenta, Musée de Grenoble, 8 février - 1er mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04931732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances du campus : sonorités et hospitalités, 22-26 janvier 2024 [Organisation de la Winter School]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livret de l'Ecole d'Hiver du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://ehas.hypotheses.org/6897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echos, effets & synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04284320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Educates ! Au contact de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tallagrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESAAA Éditions / ENSAG-UGA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72, 2025, 979-10-91505-26-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5269DE7B"/>
+    <w:nsid w:val="4F4C595A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-higgin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3316-7539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261514741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/56128651200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118686ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xr9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xrj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tondeur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.11873" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada2016436%25p" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8322.12266" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dufour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Arbarotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Meulemans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://directory.doabooks.org/handle/20.500.12854/161405" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003343134-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lacambre.be/fr/actualites/ecart-presentation-du-catalogue-resonating-ceramics" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100384930" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25624/kuenste-1274" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004233041_006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Evans" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miele" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230321366" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ingold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11907&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-higgin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3316-7539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261514741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/56128651200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118686ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xr9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xrj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tondeur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939295v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.11873" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/ada2016436%25p" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8322.12266" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dufour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Arbarotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88888-5_11" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Meulemans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://directory.doabooks.org/handle/20.500.12854/161405" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003343134-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lacambre.be/fr/actualites/ecart-presentation-du-catalogue-resonating-ceramics" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100384930" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25624/kuenste-1274" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703565v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004233041_006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Evans" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miele" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230321366" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ingold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11907&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>