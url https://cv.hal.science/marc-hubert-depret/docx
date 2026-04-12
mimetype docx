--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -223,3209 +223,3213 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic resilience in Central Africa in the face of COVID-19: corruption, a hindrance or a key factor?</w:t>
+                <w:t xml:space="preserve">Digital transformation in non-life insurance: Foundations, challenges and research agenda in the economics of service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristide Merlin Ngono</w:t>
+                <w:t xml:space="preserve">Débora Allam-Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Emmanuel Ongo Nkoa</w:t>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cho Emmanuel Asafor</w:t>
+                <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technologie et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285105v1</w:t>
+                <w:t xml:space="preserve">hal-05551244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience de la croissance économique en contexte pandémique des pays d'Afrique subsaharienne: Une explication par les mesures de lutte contre la COVID‐19</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc‐hubert Depret</w:t>
+                <w:t xml:space="preserve">Innovating safely: how public policies can prevent regrettable substitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Oros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Development Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1467-8268.70028⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (3), pp.523-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-025-09840-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284918v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessing the threshold at which urbanization can slow or accelerate climate change in developing countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Résilience de la croissance économique en contexte pandémique des pays d'Afrique subsaharienne: Une explication par les mesures de lutte contre la COVID‐19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Merlin Ngono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bruno Ongo Nkoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Williams Mougnol A. Ekoula</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc‐hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Business &amp; Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43546-025-00920-w⟩</w:t>
+              <w:t xml:space="preserve">African Development Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8268.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285128v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovating safely: how public policies can prevent regrettable substitutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic resilience in Central Africa in the face of COVID-19: corruption, a hindrance or a key factor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Merlin Ngono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emmanuel Ongo Nkoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jacob</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cornel Oros</w:t>
+                <w:t xml:space="preserve">Cho Emmanuel Asafor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10657-025-09840-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-025-13163-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285154v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Health Care Renunciation of Pregnant Women on their New-Borns' Health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reassessing the threshold at which urbanization can slow or accelerate climate change in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Merlin Ngono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Williams Mougnol A. Ekoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bruno Ongo Nkoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiana Brigitte Sandu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eugenia Harja</w:t>
+                <w:t xml:space="preserve">Franklin Daave Mvogo I. I. Ossede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Statistical Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SN Business &amp; Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (10), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43546-025-00920-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506534v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity and healthcare utilization in France: evidence from the European Health Interview Survey (EHIS) 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The Effect of Health Care Renunciation of Pregnant Women on their New-Borns' Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Brigitte Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Jaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dănuț-Vasile Jemna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+                <w:t xml:space="preserve">Catalina Lionte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Ancelot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eugenia Harja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Statistical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.56-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033730v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmet need for health care during pregnancy: A French – Romanian comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Physical activity and healthcare utilization in France: evidence from the European Health Interview Survey (EHIS) 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dănuț-Vasile Jemna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ancelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2019.1660301⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-022-13479-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033815v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing cluster life cycle with a mixed‐method analysis: Evidence from a French cluster case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unmet need for health care during pregnancy: A French – Romanian comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Ancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bernela</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dănuţ-Vasile Jemna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth and Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/grow.12325⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (12), pp.1298-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2019.1660301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512207v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement, état de santé et accident de la vie courante</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+                <w:t xml:space="preserve">Capturing cluster life cycle with a mixed‐method analysis: Evidence from a French cluster case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greivis Buitrago Gamez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Dupuy</w:t>
+                <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc‐hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.194.0151⟩</w:t>
+              <w:t xml:space="preserve">Growth and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (4), pp.1487-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/grow.12325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033828v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renoncer aux soins périnataux : quelles conséquences sur l’état de santé du nourrisson ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Vieillissement, état de santé et accident de la vie courante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greivis Buitrago Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.693.0373⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. XXXIV (4), pp.151-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.194.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02187182v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants du renoncement aux soins des femmes durant leur grossesse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Renoncer aux soins périnataux : quelles conséquences sur l’état de santé du nourrisson ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (3), pp.373-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.693.0373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.164.0063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04056260v1</w:t>
+                <w:t xml:space="preserve">halshs-02187182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renoncement aux soins chez les femmes enceintes : une analyse empirique à partir de l’Enquête nationale périnatale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Depret</w:t>
+                <w:t xml:space="preserve">Déterminants du renoncement aux soins des femmes durant leur grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Ancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. XXXI (4), pp.63-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.164.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056360v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les TIC vertes au service d’un écosystème plus durable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le renoncement aux soins chez les femmes enceintes : une analyse empirique à partir de l’Enquête nationale périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Attour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+                <w:t xml:space="preserve">M.-H. Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53 (1), pp.34. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.S97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/i2d.161.0034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056453v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Developmental Dynamics of Industrial and Innovation Ecosystems in the Green Sector. Fundamental Issues and Insights from Competitivity Clusters within the French Energy Sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les TIC vertes au service d’un écosystème plus durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Attour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 152, pp.121-150. </w:t>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (1), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.6238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/i2d.161.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056299v1</w:t>
+                <w:t xml:space="preserve">hal-04056453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconstructing the collective process of environmental innovation: a case study of Poitou-Charentes companies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Ferru</w:t>
+                <w:t xml:space="preserve">The Developmental Dynamics of Industrial and Innovation Ecosystems in the Green Sector. Fundamental Issues and Insights from Competitivity Clusters within the French Energy Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Liberat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.016.0139⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, pp.121-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.6238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056313v1</w:t>
+                <w:t xml:space="preserve">hal-04056299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Boidin, 2014, La santé, bien public mondial ou bien marchand ? Réflexions à partir des expériences africaines, Villeneuve d’Ascq, Presses Universitaires du Septentrion, 184 pages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Deconstructing the collective process of environmental innovation: a case study of Poitou-Charentes companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Liberat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°16 (1), pp.139-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.016.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04056431v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIC, soutenabilité et stratégie territoriale des villes durables : le cas des EcoCités en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bruno Boidin, 2014, La santé, bien public mondial ou bien marchand ? Réflexions à partir des expériences africaines, Villeneuve d’Ascq, Presses Universitaires du Septentrion, 184 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol.6, n°1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.044.0187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01062006v1</w:t>
+                <w:t xml:space="preserve">hal-04056431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable development policies and the geographical landscape of the green economy: actors, scales and strategies</w:t>
+                <w:t xml:space="preserve">TIC, soutenabilité et stratégie territoriale des villes durables : le cas des EcoCités en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Amel Attour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finisterra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014/2 (44), pp.187-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.044.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18055/Finis2681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04056376v1</w:t>
+                <w:t xml:space="preserve">halshs-01062006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et grande précarité : une analyse empirique d’un dispositif d’accompagnement des femmes enceintes, Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp.S207. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la responsabilité sociale des acteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sustainable development policies and the geographical landscape of the green economy: actors, scales and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/maorg.008.0013⟩</w:t>
+              <w:t xml:space="preserve">Finisterra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (94), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18055/Finis2681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03274955v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscalar clusters and networks as the foundations of innovation dynamics in the biopharmaceutical industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la responsabilité sociale des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Masne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
+                <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Région et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33, pp.227-268. </w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Réseau de recherche sur l'innovation, 8 (1), pp.13-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.1341593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/maorg.008.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056337v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy integration strategy and the development of the ‘green economy’: foundations and implementation patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Multiscalar clusters and networks as the foundations of innovation dynamics in the biopharmaceutical industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 53 (4), pp.473-490. </w:t>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.227-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09640561003703889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.1341593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056347v1</w:t>
+                <w:t xml:space="preserve">hal-04056337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques d'innovation, espace régional et dynamique des territoires : un essai de caractérisation dans le contexte français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Égalité des chances en École d'Ingénieur : Retour sur 11 années d'expérimentation …</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.033.0085⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.0020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056343v1</w:t>
+                <w:t xml:space="preserve">hal-04056458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Égalité des chances en École d'Ingénieur : Retour sur 11 années d'expérimentation …</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Policy integration strategy and the development of the ‘green economy’: foundations and implementation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2010029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (4), pp.473-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640561003703889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056458v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Laperche, Anne-Marie Crétiéneau, Dimitri Uzunidis (dir.), 2009, Développement durable : pour une nouvelle économie, P.I.E. Peter Lang, Bruxelles, 295 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Politiques d'innovation, espace régional et dynamique des territoires : un essai de caractérisation dans le contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Monino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (1), pp.1-5. </w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (3), pp.85-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.8424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.033.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056443v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusters, réseaux d’innovation et dynamiques de proximité dans les secteurs high-tech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Blandine Laperche, Anne-Marie Crétiéneau, Dimitri Uzunidis (dir.), 2009, Développement durable : pour une nouvelle économie, P.I.E. Peter Lang, Bruxelles, 295 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 128, pp.21-52. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.4067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.8424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056350v1</w:t>
+                <w:t xml:space="preserve">hal-04056443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la responsabilité sociale des acteurs</w:t>
+                <w:t xml:space="preserve">Présentation générale : La responsabilité sociale des acteurs, un concept multiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Masne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/maorg.008.0013⟩</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (8), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.008.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016274v1</w:t>
+                <w:t xml:space="preserve">halshs-03274903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles politiques de l'innovation et de l'environnement pour quelle dynamique d'innovation environnementale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Clusters, réseaux d’innovation et dynamiques de proximité dans les secteurs high-tech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 128, pp.21-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.4067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.029.0127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04056353v1</w:t>
+                <w:t xml:space="preserve">hal-04056350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation générale : La responsabilité sociale des acteurs, un concept multiforme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">De la responsabilité sociale des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Masne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Développement durable : La responsabilité sociale des acteurs, 8 (1), pp.13 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.008.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/maorg.008.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03274903v1</w:t>
+                <w:t xml:space="preserve">hal-03016274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements technologiques, logiques institutionnelles et dynamiques industrielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quelles politiques de l'innovation et de l'environnement pour quelle dynamique d'innovation environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 1 (25), pp.85-109. </w:t>
+              <w:t xml:space="preserve">, 2009, 29 (1), pp.127-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.025.0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.029.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279126v1</w:t>
+                <w:t xml:space="preserve">hal-04056353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements technologiques, logiques institutionnelles et dynamiques industrielles. Esquisse d'une approche co-évolutionnaire appliquée à l'industrie pharmaceutique et aux biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellilah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3457,587 +3461,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00285245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des jeunes entreprises innovantes : Un éclairage analytique a partir du cas des sociétés de biotechnologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Changements technologiques, logiques institutionnelles et dynamiques industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (25), pp.85-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.025.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279284v1</w:t>
+                <w:t xml:space="preserve">hal-00279126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carences institutionnelles et rationnement de l'accès à la santé dans les pays en développement - Repères et enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La gouvernance des jeunes entreprises innovantes : Un éclairage analytique a partir du cas des sociétés de biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (2), pp.67-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/med.131.0011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00279306v1</w:t>
+                <w:t xml:space="preserve">hal-00279284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération stratégique, coalitions interfirmes et réseaux d'innovation - Vers de nouveaux fondements de la dynamique concurrentielle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Carences institutionnelles et rationnement de l'accès à la santé dans les pays en développement - Repères et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (131), pp.11-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.131.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279283v1</w:t>
+                <w:t xml:space="preserve">hal-00279306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération stratégique, coalitions interfirmes et réseaux d'innovation : vers de nouveaux fondements de la dynamique concurrentielle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coopération stratégique, coalitions interfirmes et réseaux d'innovation - Vers de nouveaux fondements de la dynamique concurrentielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 43-44, pp.133-151</w:t>
+              <w:t xml:space="preserve">, 2004, 1-2 (43-44), pp.133-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00006700v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des jeunes entreprises innovantes : un éclairage analytique à partir du cas des sociétés de biotechnologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coopération stratégique, coalitions interfirmes et réseaux d'innovation : vers de nouveaux fondements de la dynamique concurrentielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellilah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7 (2), pp.67-94</w:t>
+              <w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43-44, pp.133-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00006702v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalitions et réseaux de firmes : les nouvelles stratégies concurrentielles dans la globalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La gouvernance des jeunes entreprises innovantes : un éclairage analytique à partir du cas des sociétés de biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellilah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 19 (1), pp.35-53</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (2), pp.67-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00006698v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coalitions et réseaux de firmes : les nouvelles stratégies concurrentielles dans la globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (1), pp.35-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Innovation networks and competitive coalitions in the pharmaceutical industry: The emergence and structures of a new industrial organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14 (3), pp.229-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ejess:2000119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4047,357 +4142,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digital transformation of the french non-life insurance sector: &amp;quot;ai: a resurgence of the barras reverse cycle?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Revisiting the Barras Model in the Age of AI: Innovation Dynamics in the Insurance sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Allam-Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESER Conference 2025 «Rethinking Services for Society 5.0: Opportunities and Challenges»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Association for REsearch on SERvices, Oct 2025, Roma, Italy</w:t>
+              <w:t xml:space="preserve">5ème Journée de recherche internationale sur l'Intelligence Artificielle « IA, souveraineté et protection des données : Enjeux pour les entreprises et les individus »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Cachan (Fr), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297184v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Barras Model in the Age of AI: Innovation Dynamics in the Insurance sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">The digital transformation of the french non-life insurance sector: &amp;quot;ai: a resurgence of the barras reverse cycle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Allam-Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée de recherche internationale sur l'Intelligence Artificielle « IA, souveraineté et protection des données : Enjeux pour les entreprises et les individus »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Cachan (Fr), France</w:t>
+              <w:t xml:space="preserve">RESER Conference 2025 «Rethinking Services for Society 5.0: Opportunities and Challenges»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Association for REsearch on SERvices, Oct 2025, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398869v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle, big data et reconfiguration de l'écosystème assurantiel : la « grande transformation » d'un secteur en mutation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée de recherche internationale sur l'Intelligence Artificielle « Santé globale, prévention, bien-être et intelligence artificielle »</w:t>
+              <w:t xml:space="preserve">4e Journée internationale de recherche sur l'Intelligence Artificielle (JIRIA 2024) « Santé globale, prévention, bien-être et intelligence artificielle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Excelia Busines School, May 2024, Cachan (Fr), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'assurance à l'heure de l'intelligence artificielle : La « grande transformation » d'un secteur en mutation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée de recherche internationale sur l'Intelligence Artificielle « Le futur de l’Intelligence Artificielle dans un monde turbulent »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Excelia Business School, Oct 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4407,245 +4502,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque et économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Oros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 69 (3), 2018, Risque et économie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02512157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement Durable et Responsabilité Sociale des Acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Masne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (8), 231 p., 2009, Développement Durable et Responsabilité Sociale des Acteurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03274933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4655,289 +4750,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation et résilience des territoires. Trajectoires, dynamiques d'acteurs et expériences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Mondialisation et résilience des territoires: Trajectoires, dynamiques d'acteurs et expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université du Québec, pp.320, 2012, 9782760532878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Tanguy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02810119v1</w:t>
+                <w:t xml:space="preserve">hal-03157432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation et résilience des territoires: Trajectoires, dynamiques d'acteurs et expériences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Mondialisation et résilience des territoires. Trajectoires, dynamiques d'acteurs et expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de l'Université du Québec, pp.320, 2012, 9782760532878. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Presses de l'Université du Québec, 292 p., 2012, Géographie Contemporaine, 978-2-7605-3287-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157432v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle économie industrielle de la pharmacie : structures industrielles, dynamique d'innovation et stratégies commerciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, XVI-280 p., 2001, 2-84299-284-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4947,772 +5042,772 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales : une explication partielle du renoncement aux soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques sociales en mutation : quelles opportunités et quels risques pour l'État social ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.41-60, 2016, Cahiers du CIRTES, 978-2-87558-489-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02187090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalisation, innovation et échelles géographiques des dynamiques de résilience territoriale : Eléments de problématisation et analyse empirique à partir de trois études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une nouvelle mondialisation : Le défi d'innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-234, 2013, Innovation sociale, 978-2-7605-3622-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Business and Entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation and Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.812-819, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-3858-8_217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusters, Networks, and Entrepreneurship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation and Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.211-224, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-3858-8_199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation et résilience des territoires – Trajectoires, dynamiques d’acteurs et expériences locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.1-18, 2012, 9782760532878. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits de propriété intellectuelle, règles du commerce international et accès aux médicaments dans les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Serfati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation et déséquilibres Nord-Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, P. Lang, pp.147-161, 2006, Regards sur l'International, 978-90-5201-325-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits de propriété intellectuelle, règles du commerce international et accès aux médicaments dans les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellilah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation et Déséquilibres Nord-Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.I.E. Peter Lang, p. 147-161, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00285257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernement d'entreprise et performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc-Hubert Depret; Abdelillah Hamdouch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement d'entreprise : enjeux managériaux, comptables et financiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.39-79, 2005, Management, 2-8041-4732-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5722,104 +5817,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalitions industrielles, réseaux de firmes et dynamiques de concurrence-coopération dans les secteurs en cours de globalisation : le cas de l'industrie pharmaceutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5829,117 +5924,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When genesis shapes cluster life cycle? Applying mixed method on a French cluster case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01616929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5949,105 +6044,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des réseaux, coévolution des écosystèmes et co-intégration des politiques publiques : Une analyse multi-niveaux, multi-échelles et dynamique appliquée à l’innovation, à l’environnement et à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Poitiers (France), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04033786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6115,51 +6210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F9F15C0"/>
+    <w:nsid w:val="63361051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6346,51 +6441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-hubert-depret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4215-4473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059179287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231829682" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121606368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05285105v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Merlin Ngono" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emmanuel Ongo Nkoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Emmanuel Asafor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-13163-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05284918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno Ongo Nkoa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;hubert Depret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8268.70028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05285128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Williams Mougnol A. Ekoula" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Daave Mvogo I. I. Ossede" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-025-00920-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05285154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-025-09840-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Brigitte Sandu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Jaba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#539;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Lionte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Harja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ancelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13479-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1660301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12325" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago Gamez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.194.0151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.693.0373" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.164.0063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ancelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Depret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.161.0034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6238" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liberat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guimond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.016.0139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10848" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.044.0187" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/Finis2681" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Masne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.008.0013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1341593" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640561003703889" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poncet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.033.0085" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Volpi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouby" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056443v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8424" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056350v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.029.0127" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.008.0005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279126v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.025.0085" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellilah Hamdouch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.131.0011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279283v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006700v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006702v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ejess:2000119" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05297184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Allam-Firley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05398869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05398842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05398823v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512157v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274933v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804687v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/pour-une-nouvelle-mondialisation-2083.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8_217" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056415v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8_199" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279582v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/tel-04033786v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-hubert-depret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4215-4473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059179287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231829682" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121606368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Allam-Firley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05285154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-025-09840-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05284918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Merlin Ngono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno Ongo Nkoa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;hubert Depret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8268.70028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05285105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emmanuel Ongo Nkoa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Emmanuel Asafor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-13163-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05285128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Williams Mougnol A. Ekoula" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Daave Mvogo I. I. Ossede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-025-00920-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Brigitte Sandu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Jaba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#539;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Lionte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Harja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ancelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13479-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1660301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago Gamez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.194.0151" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.693.0373" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.164.0063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ancelot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Depret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.161.0034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6238" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liberat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guimond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.016.0139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10848" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.044.0187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/Finis2681" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Masne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.008.0013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1341593" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Volpi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640561003703889" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poncet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.033.0085" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8424" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.008.0005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.029.0127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellilah Hamdouch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.025.0085" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.131.0011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ejess:2000119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05398869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05297184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05398842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05398823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/pour-une-nouvelle-mondialisation-2083.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8_217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8_199" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279582v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/tel-04033786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>