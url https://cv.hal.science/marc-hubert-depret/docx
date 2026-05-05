--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -352,486 +352,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovating safely: how public policies can prevent regrettable substitutions</w:t>
+                <w:t xml:space="preserve">Résilience de la croissance économique en contexte pandémique des pays d'Afrique subsaharienne: Une explication par les mesures de lutte contre la COVID‐19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+                <w:t xml:space="preserve">Aristide Merlin Ngono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornel Oros</w:t>
+                <w:t xml:space="preserve">Emmanuel Bruno Ongo Nkoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc‐hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10657-025-09840-4⟩</w:t>
+              <w:t xml:space="preserve">African Development Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8268.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285154v1</w:t>
+                <w:t xml:space="preserve">hal-05284918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience de la croissance économique en contexte pandémique des pays d'Afrique subsaharienne: Une explication par les mesures de lutte contre la COVID‐19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Economic resilience in Central Africa in the face of COVID-19: corruption, a hindrance or a key factor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Merlin Ngono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bruno Ongo Nkoa</w:t>
+                <w:t xml:space="preserve">Bruno Emmanuel Ongo Nkoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc‐hubert Depret</w:t>
+                <w:t xml:space="preserve">Cho Emmanuel Asafor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Development Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1467-8268.70028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-025-13163-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284918v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic resilience in Central Africa in the face of COVID-19: corruption, a hindrance or a key factor?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reassessing the threshold at which urbanization can slow or accelerate climate change in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Merlin Ngono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Emmanuel Ongo Nkoa</w:t>
+                <w:t xml:space="preserve">Herve Williams Mougnol A. Ekoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bruno Ongo Nkoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cho Emmanuel Asafor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franklin Daave Mvogo I. I. Ossede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.1204. </w:t>
+              <w:t xml:space="preserve">SN Business &amp; Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (10), pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-025-13163-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43546-025-00920-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285105v1</w:t>
+                <w:t xml:space="preserve">hal-05285128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessing the threshold at which urbanization can slow or accelerate climate change in developing countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovating safely: how public policies can prevent regrettable substitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Williams Mougnol A. Ekoula</w:t>
+                <w:t xml:space="preserve">Julien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franklin Daave Mvogo I. I. Ossede</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cornel Oros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Business &amp; Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (10), pp.151. </w:t>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (3), pp.523-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43546-025-00920-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10657-025-09840-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285128v1</w:t>
+                <w:t xml:space="preserve">hal-05285154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Health Care Renunciation of Pregnant Women on their New-Borns' Health</w:t>
               </w:r>
@@ -1219,51 +1219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ferru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc‐hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Growth and Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (4), pp.1487-1510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1629,209 +1629,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renoncement aux soins chez les femmes enceintes : une analyse empirique à partir de l’Enquête nationale périnatale</w:t>
+                <w:t xml:space="preserve">Les TIC vertes au service d’un écosystème plus durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ancelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Depret</w:t>
+                <w:t xml:space="preserve">Amel Attour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.161.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056360v1</w:t>
+                <w:t xml:space="preserve">hal-04056453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les TIC vertes au service d’un écosystème plus durable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le renoncement aux soins chez les femmes enceintes : une analyse empirique à partir de l’Enquête nationale périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Attour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+                <w:t xml:space="preserve">M.-H. Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53 (1), pp.34. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.S97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/i2d.161.0034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056453v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Developmental Dynamics of Industrial and Innovation Ecosystems in the Green Sector. Fundamental Issues and Insights from Competitivity Clusters within the French Energy Sector</w:t>
               </w:r>
@@ -2107,51 +2107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC, soutenabilité et stratégie territoriale des villes durables : le cas des EcoCités en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Attour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2192,209 +2192,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01062006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et grande précarité : une analyse empirique d’un dispositif d’accompagnement des femmes enceintes, Paris, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Ancelot</w:t>
+                <w:t xml:space="preserve">Sustainable development policies and the geographical landscape of the green economy: actors, scales and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61, pp.S207. </w:t>
+              <w:t xml:space="preserve">Finisterra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (94), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18055/Finis2681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056369v1</w:t>
+                <w:t xml:space="preserve">hal-04056376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable development policies and the geographical landscape of the green economy: actors, scales and strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+                <w:t xml:space="preserve">Santé et grande précarité : une analyse empirique d’un dispositif d’accompagnement des femmes enceintes, Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finisterra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (94), </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.S207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18055/Finis2681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056376v1</w:t>
+                <w:t xml:space="preserve">hal-04056369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la responsabilité sociale des acteurs</w:t>
               </w:r>
@@ -2569,369 +2569,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Égalité des chances en École d'Ingénieur : Retour sur 11 années d'expérimentation …</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Robert</w:t>
+                <w:t xml:space="preserve">Policy integration strategy and the development of the ‘green economy’: foundations and implementation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2010029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (4), pp.473-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640561003703889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056458v1</w:t>
+                <w:t xml:space="preserve">hal-04056347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy integration strategy and the development of the ‘green economy’: foundations and implementation patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Politiques d'innovation, espace régional et dynamique des territoires : un essai de caractérisation dans le contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Monino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640561003703889⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (3), pp.85-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.033.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056347v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques d'innovation, espace régional et dynamique des territoires : un essai de caractérisation dans le contexte français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Égalité des chances en École d'Ingénieur : Retour sur 11 années d'expérimentation …</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Monino</w:t>
+                <w:t xml:space="preserve">Céline Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Poncet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 33 (3), pp.85-104. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.0020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.033.0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056343v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche, Anne-Marie Crétiéneau, Dimitri Uzunidis (dir.), 2009, Développement durable : pour une nouvelle économie, P.I.E. Peter Lang, Bruxelles, 295 p.</w:t>
               </w:r>
@@ -2989,417 +2989,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation générale : La responsabilité sociale des acteurs, un concept multiforme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clusters, réseaux d’innovation et dynamiques de proximité dans les secteurs high-tech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1 (8), pp.5-11. </w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 128, pp.21-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/maorg.008.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rei.4067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03274903v1</w:t>
+                <w:t xml:space="preserve">hal-04056350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusters, réseaux d’innovation et dynamiques de proximité dans les secteurs high-tech</w:t>
+                <w:t xml:space="preserve">De la responsabilité sociale des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Masne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rei.4067⟩</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Développement durable : La responsabilité sociale des acteurs, 8 (1), pp.13 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.008.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056350v1</w:t>
+                <w:t xml:space="preserve">hal-03016274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la responsabilité sociale des acteurs</w:t>
+                <w:t xml:space="preserve">Quelles politiques de l'innovation et de l'environnement pour quelle dynamique d'innovation environnementale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/maorg.008.0013⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (1), pp.127-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.029.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016274v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles politiques de l'innovation et de l'environnement pour quelle dynamique d'innovation environnementale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation générale : La responsabilité sociale des acteurs, un concept multiforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Masne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (1), pp.127-147. </w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (8), pp.5-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.029.0127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/maorg.008.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056353v1</w:t>
+                <w:t xml:space="preserve">halshs-03274903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements technologiques, logiques institutionnelles et dynamiques industrielles. Esquisse d'une approche co-évolutionnaire appliquée à l'industrie pharmaceutique et aux biotechnologies</w:t>
               </w:r>
@@ -4150,217 +4150,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Barras Model in the Age of AI: Innovation Dynamics in the Insurance sector</w:t>
+                <w:t xml:space="preserve">The digital transformation of the french non-life insurance sector: &amp;quot;ai: a resurgence of the barras reverse cycle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Allam-Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée de recherche internationale sur l'Intelligence Artificielle « IA, souveraineté et protection des données : Enjeux pour les entreprises et les individus »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Cachan (Fr), France</w:t>
+              <w:t xml:space="preserve">RESER Conference 2025 «Rethinking Services for Society 5.0: Opportunities and Challenges»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Association for REsearch on SERvices, Oct 2025, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398869v1</w:t>
+                <w:t xml:space="preserve">hal-05297184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digital transformation of the french non-life insurance sector: &amp;quot;ai: a resurgence of the barras reverse cycle?</w:t>
+                <w:t xml:space="preserve">Revisiting the Barras Model in the Age of AI: Innovation Dynamics in the Insurance sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Allam-Firley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlin-Brogniart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESER Conference 2025 «Rethinking Services for Society 5.0: Opportunities and Challenges»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Association for REsearch on SERvices, Oct 2025, Roma, Italy</w:t>
+              <w:t xml:space="preserve">5ème Journée de recherche internationale sur l'Intelligence Artificielle « IA, souveraineté et protection des données : Enjeux pour les entreprises et les individus »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Cachan (Fr), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297184v1</w:t>
+                <w:t xml:space="preserve">hal-05398869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle, big data et reconfiguration de l'écosystème assurantiel : la « grande transformation » d'un secteur en mutation ?</w:t>
               </w:r>
@@ -4555,51 +4555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Oros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4758,212 +4758,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation et résilience des territoires: Trajectoires, dynamiques d'acteurs et expériences</w:t>
+                <w:t xml:space="preserve">Mondialisation et résilience des territoires. Trajectoires, dynamiques d'acteurs et expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de l'Université du Québec, pp.320, 2012, 9782760532878. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Presses de l'Université du Québec, 292 p., 2012, Géographie Contemporaine, 978-2-7605-3287-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157432v1</w:t>
+                <w:t xml:space="preserve">hal-02810119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation et résilience des territoires. Trajectoires, dynamiques d'acteurs et expériences</w:t>
+                <w:t xml:space="preserve">Mondialisation et résilience des territoires: Trajectoires, dynamiques d'acteurs et expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de l'Université du Québec, 292 p., 2012, Géographie Contemporaine, 978-2-7605-3287-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Presses de l'Université du Québec, pp.320, 2012, 9782760532878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810119v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle économie industrielle de la pharmacie : structures industrielles, dynamique d'innovation et stratégies commerciales</w:t>
               </w:r>
@@ -6210,51 +6210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63361051"/>
+    <w:nsid w:val="538A7E37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6441,51 +6441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-hubert-depret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4215-4473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059179287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231829682" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121606368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Allam-Firley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05285154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-025-09840-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05284918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Merlin Ngono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno Ongo Nkoa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;hubert Depret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8268.70028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05285105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emmanuel Ongo Nkoa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Emmanuel Asafor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-13163-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05285128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Williams Mougnol A. Ekoula" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Daave Mvogo I. I. Ossede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-025-00920-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Brigitte Sandu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Jaba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#539;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Lionte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Harja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ancelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13479-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1660301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago Gamez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.194.0151" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.693.0373" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.164.0063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ancelot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Depret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.161.0034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6238" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liberat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guimond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.016.0139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10848" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.044.0187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/Finis2681" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Masne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.008.0013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1341593" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Volpi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640561003703889" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poncet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.033.0085" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8424" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.008.0005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.029.0127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellilah Hamdouch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.025.0085" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.131.0011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ejess:2000119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05398869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05297184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05398842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05398823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/pour-une-nouvelle-mondialisation-2083.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8_217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8_199" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279582v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/tel-04033786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-hubert-depret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4215-4473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059179287" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231829682" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121606368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Allam-Firley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlin-Brogniart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05284918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Merlin Ngono" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno Ongo Nkoa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;hubert Depret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8268.70028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05285105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emmanuel Ongo Nkoa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Emmanuel Asafor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-13163-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05285128v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Williams Mougnol A. Ekoula" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Daave Mvogo I. I. Ossede" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-025-00920-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05285154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-025-09840-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Brigitte Sandu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Jaba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#539;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Lionte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Harja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ancelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13479-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1660301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago Gamez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.194.0151" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.693.0373" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.164.0063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.161.0034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ancelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Depret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6238" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Liberat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guimond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.016.0139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10848" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.044.0187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/Finis2681" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Masne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.008.0013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1341593" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640561003703889" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poncet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.033.0085" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Volpi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.8424" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.029.0127" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.008.0005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellilah Hamdouch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.025.0085" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.131.0011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ejess:2000119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05297184v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05398869v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05398842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05398823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/pour-une-nouvelle-mondialisation-2083.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8_217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8_199" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03157441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279582v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/tel-04033786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>