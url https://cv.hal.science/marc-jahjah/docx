--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2420,173 +2420,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestion de droits du livre numérique : quelles pratiques internationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">UECléo : penser la complexité du livre numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222110v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04222121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur du livre et de l’écrit à l’Unesco</w:t>
               </w:r>
@@ -2740,4646 +2740,4646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maître arabe pour salope blanche&amp;quot; : enquêter sur la masculinité hégémonique et le racisme sexuel dans les dispositifs de rencontres entre hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médias et violences sexistes et sexuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Goodreads : de l’enquête ethnographique à l’intervention diplomatique dans une arène littéraire, sexiste et raciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Aux lieux littéraires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audencia SciencesCom, Mar 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Typographie et mémoire du livre ou le fantôme de la culture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Ressouvenances typographiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yves Guilloux, Marc Jahjah, Mar 2023, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Audencia SciencesCom, Mar 2023, Nantes, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panel, session 1 - La recherche sur le numérique par la création ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Gomez-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04402790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Mélodie Faury, &amp;quot;Répertoire des gestes et formes imaginales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures numériques : la parole au corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Riguet; IUT de Troyes, Apr 2023, Troyes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels arts littéraires, médiatiques et queers pour représenter des données raciales ? De l’intervention diplomatique à l’épopée des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction et données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Bonnet, Anaïs Guillet, Mar 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’enquête de terrain à l’intervention sur les réseaux : interrompre les agencements de la sexualité coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des équipes Pixel et Praxitexte du CREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Université Aix-Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daïmon, djinn, démon…rencontrer son autre. Ebauches d’une épopée queer et mystique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les savoirs de la rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsa Tadier, Joëlle Le Marec, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Québec à la France : auto-ethnographie de la discrimination raciale dans les interactions médiatisées entre hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualités Queers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la marge à la marge, du numérique au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Les archives à l’ère numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Rubellin, Oct 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment parler à d’autres êtres ? Diplomatie entre mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit blanche des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jan 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire parole : l’ &amp;quot;immense chant&amp;quot; de Gracia Bejjani sur le web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une littérature française à l’épreuve du XXIe s. Romans, récits et narrations numériques (2011-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélie Adler, Bruno Blanckeman, Mathieu Messager, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Fiction pharmakon ou la littérature spirite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radio Brouhaha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lionel Ruffel, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annoter, extraire, exploiter...imaginer d’autres rapports aux savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annoter, extraire, exploiter…imaginer d’autres rapports aux savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Médici, Sep 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une petite &amp;quot;querencia&amp;quot; à soi : la recherche-création sur les réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude "Ecritures alternatives de la recherche en sciences humaines et sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Ange-Guépin, Nov 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisser être&amp;quot; : du souci de soi à l’indéfinition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée “Recherche-création en sciences de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Allard; Pauline Escande-Gauquié; Etienne Candel; Gustavo Gomez-Mejia, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche-création : de la condition queer à la mystique. Une épopée des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre avec les artistes de la résidence Pol’n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde &amp;quot;Recherche et militantisme, quels dialogues possibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Femmes, Genre et Savoirs : une recherche engagée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de nantes, Mar 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire et écrire le racisme sur le web : auto-ethnographie, performances, interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de l’axe 1 ("Émancipation") du Centre de recherche "Humanités et Sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de l'Ouest, Jan 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un théâtre de voix, pratique de l’auto-ethnographie queer et décoloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sséminaire doctoral "Nouvelles explorations ethnographiques et qualitatives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Feb 2022, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanc soumis pour rebeu dominateur&amp;quot; - typification raciale et grammaire de l’attention dans les écrits de réseau (de Grindr à Twitter)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Sélection, multimédialité et attention"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Grindr à Twitter, rendre audible et visible la typification raciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du Costech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC Compiègne, Nov 2021, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le document montré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire "Spectres graphiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Roche-Hawley; Chloé Ragazzoli; CNRS, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivants ou les practiciens de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Spectres graphiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Roche-Hawley et Chloé Ragazzoli; CNRS, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de l’annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "La fabrique du patrimoine littéraire à l’ère du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Mans, Nov 2021, Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts, technologies, écologies : perspectives queers et féministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de rencontres "Ambivalences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéréolux, Sep 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'allier à un algorithme pour rendre visibles les discriminations raciales. Le cas de Grindr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “Le visible et l’invisible des plateformes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMTI; Université Paris 8, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T’es intelligent pour un arabe !&amp;quot; Fétichisation raciale, mémoire coloniale et racisme sur Grindr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche "Mon corps troublé·e·s" - Arts, Recherches, Genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Gauzente, Apr 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie du monde imaginal : soin, éthique, politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Chemins d’écriture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuël Souchier; Anne Zali, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pages numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Spectres graphiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Roche-Hawley et Chloé Ragazzoli; CNRS, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annoter, exploiter, extraire...vers une pratique imaginale du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Traces numériques, parcours de navigation et mobilités intellectuelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL - Université de Lausanne; Jean-François Bert, Nov 2020, Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches interdisciplinaires de la catégorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Approche communicationnelle de la catégorisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Jahjah et Delphine Saurier; Audencia SciencesCom, Oct 2020, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possibles du texte numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Culture et patrimoine numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Sep 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Médiation culturelle numérique » : un dispositif pédagogique transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neysenssas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le carnet de recherche : une &amp;quot;querencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire HYCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Chartes, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude critique des cultures numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “Étude critique des cultures numériques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jahjah Marc (création du séminaire); Association Ping (co-création), Sep 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hackers, journalistes, lanceurs d’alerte, lecteurs : quelles relations à l’information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de La Roche-sur-Yon, Apr 2019, La Roche-sur-Yon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre comme pratique définitionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Les formes du livre. Numérique, web, audio, transmédia"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mobilis, Mar 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger la matérialité numérique d’une œuvre hybride : l’énonciation éditoriale de Poreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Étienne Candel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ECRIDIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures, livres et mondes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde au Salon du livre francophone de Beyrouth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Beyrouth, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyphes et hyperliens comme signes agentifs : fabrique de l’interactivité dans Poreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Gomez-Mejia</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactivité et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un ordre à l’autre : la mise en livre des écrits de réseau chez Publie.net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art, littérature et réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Hackers, journalistes, lanceurs d’alerte, lecteurs : quelles relations à l’information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival "Les Journées du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de la Roche-sur-Yon, Apr 2018, La Roche-sur-Yon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données, lieux, données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival "Numérique en commun"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Ping, Sep 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyphes et hyperliens comme signes agentifs : fabrique de l’interactivité dans &amp;quot;Poreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactivité et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Cornillon, Oct 2018, Montpellier (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrialisation des formes brèves dans les dispositifs de lecture sur écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes brèves, de l’imprimé au numérique (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marine Riguet; IUT de Troyes, Apr 2023, Troyes (France), France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’industrialisation à l’artisanat : pratiques et formes éditoriales de la culture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire LLSETI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont-Blanc, Mar 2017, Chamberry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Bonnet, Anaïs Guillet, Mar 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : analyser les savoirs dans les environnements numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Analyser les savoirs dans les “environnements numériques” : approche pluridisciplinaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Université Aix-Marseille, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrialisation des pratiques lettrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une littérature mondiale à l’heure du numérique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elsa Tadier, Joëlle Le Marec, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialité des pratiques studieuses à l’heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Quels usages aujourd’hui des bibliothèques numériques ? L’exemple de Gallica et de ses partenaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BNF; Labex OBVIL; Télécom ParisTech, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformation des savoirs lettrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire CRESAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace, Jan 2017, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Rubellin, Oct 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fiches à l’écran : une mémoire des formes matérielles de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Matérialité des pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Nov 2017, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jan 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Goodreads&amp;quot; : ethnographie d’une controverse littéraire sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrivains, personnages et profils : l’éditorialisation de l’auteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aurélie Adler, Bruno Blanckeman, Mathieu Messager, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologies pour analyser l’annotation et sa pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Les Savanturiers – L’école de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRI, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Lionel Ruffel, Sep 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte des sens et matérialisme numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Une méthode Illich ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris IV Sorbonne, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Journées Médici, Sep 2022, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’annotation dans les &amp;quot;écrits de travail&amp;quot; : approche écologique et critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Christian Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSH Ange-Guépin, Nov 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vies d’une marginalia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Lieux de Savoir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacob, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Allard; Pauline Escande-Gauquié; Etienne Candel; Gustavo Gomez-Mejia, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment se fait la littérature dans une maison d’édition numérique ? Le cas de Publie.net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Littérature(s) numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Gefen; Paris IV Sorbonne, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de nantes, Mar 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les smartphones en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Les Savanturiers – L’école de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRI, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de l'Ouest, Jan 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique et critique des outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Ateliers de la Chaire d’Humanisme numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Milad Doueihi; Paris IV Sorbonne, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est l’intérêt des productions de lecteurs pour les bibliothèques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Bibliothèques et réseaux sociaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest pôle “Métiers du livre” de Saint-Cloud, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal, Feb 2022, Montréal, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux socionumériques de lecteurs et manipulations textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Livre : Création, Culture et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Ouest, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité, algorithmes, confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers "Confiance sociale à l’ère du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Berger-Levrault; Milad Doueihi, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UTC Compiègne, Nov 2021, Compiègne, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’annotation dans les réseaux sociaux du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Lieux de Savoir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacob; INHA, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carole Roche-Hawley; Chloé Ragazzoli; CNRS, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marginalia de lecture et &amp;quot;texte livresque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de René Audet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Sep 2013, Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...2893 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221973v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04221974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marge : un outil de capture ?</w:t>
               </w:r>
@@ -9198,51 +9198,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A41CFA5"/>
+    <w:nsid w:val="9FCB9B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9346,51 +9346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A315C9F"/>
+    <w:nsid w:val="A4D75E36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9494,51 +9494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B7728A37"/>
+    <w:nsid w:val="CF6D2D82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9731,51 +9731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-jahjah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185076130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891044v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891056v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122tc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saurier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.219.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11748" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.12665" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.204.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.11828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10587" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1807-9288.2016v12n2p96" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.163.0653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222024v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024774ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.494.0010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220499v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neysenssas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220391v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez Mejia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003959" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200383v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455357v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01215403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-jahjah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185076130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891044v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891056v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122tc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saurier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.219.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11748" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.12665" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.204.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.11828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10587" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1807-9288.2016v12n2p96" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.163.0653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222024v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024774ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.494.0010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neysenssas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez Mejia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003959" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200383v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455357v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01215403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>