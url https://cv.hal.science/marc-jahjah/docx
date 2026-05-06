--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -390,2203 +390,2203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrire et intervenir en scientifique queer de couleur : une épopée des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/122tc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salope blanche pour rebeu dominateur&amp;quot; : les catégories raciales dans le web gay contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 219 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/122tc⟩</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Catégoriser : approches pluridisciplinaires et communicationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saurier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (219), pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.219.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marc Jahjah</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ &amp;quot;affaire Goodreads&amp;quot; : intervenir diplomatiquement dans une arène littéraire, raciale et sexiste sur le web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallo Maria Caterina Manes. Identification de…, dé-identification : Entre trace(s) et fiction(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T’es intelligent pour un arabe !&amp;quot; Auto-ethnographie d’un corps colonisé. Une épistémologie du mezzé libanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.11748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ruses du web et de l’Internet : expérience du trouble et confiance en soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.12665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien : &amp;quot;Fétichisation raciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Marges !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’imaginaire à l’imaginal : nous n’avons pas besoin d’utopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Marges !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnet Valérie. La voix du terrain : Genre, dispositif et fonction sociale du commentaire sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du lisible au visible : la naissance du texte&amp;quot;, une méthode critique pour penser l'&amp;quot;éthique perceptive&amp;quot; de la culture numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.204.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énigme du textiel littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comla1.219.0031⟩</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, HS-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.11828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter WhatsApp ? Éléments d'analyse postdualiste des interactions en espace numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ghliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Discours numériques natifs. Des relations sociolangagières connectées, 167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.167.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture imprimée et culture numérique : au-delà de Gutenberg, les enjeux du &amp;quot;texte livresque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la bibliothèque nationale universitaire de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gallo Maria Caterina Manes. Identification de…, dé-identification : Entre trace(s) et fiction(s)</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des énoncés sans énonciateurs ? Du surlignement à la citation dans Kindle d’Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.10587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques marchandes et désir de distanciation : l’ambiguïté des Youtubeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la bibliographie matérielle aux &amp;quot;Digital Studies&amp;quot; ? L'apport des SIC à la compréhension de la matérialité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01596121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situación de la anotación en las redes sociales del libro en Internet (2007-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texto Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5007/1807-9288.2016v12n2p96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stop the goodreads bullies&amp;quot; : une arène littéraire sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (3), pp.653 - 676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.163.0653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protée ou les mutations du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages ou pratiques : une simple querelle de mots ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation de la &amp;quot;gamification&amp;quot; dans la stratégie des acteurs du livre numérique : le cas Kobo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1024774ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que la lecture sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehberg Sedo. Reading Communities. From Salons to Cyberspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.12665⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’annotation, pratique et technique d’appropriation de la documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/docsi.494.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grafton. La Page de l’antiquité à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Stiegler. Ingénierie et politique des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UECléo : penser la complexité du livre numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de droits du livre numérique : quelles pratiques internationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...1355 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222121v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04222110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur du livre et de l’écrit à l’Unesco</w:t>
               </w:r>
@@ -2671,5336 +2671,5336 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’affaire Goodreads : de l’enquête ethnographique à l’intervention diplomatique dans une arène littéraire, sexiste et raciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Aux lieux littéraires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audencia SciencesCom, Mar 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typographie et mémoire du livre ou le fantôme de la culture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Ressouvenances typographiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Guilloux, Marc Jahjah, Mar 2023, Nantes (44000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panel, session 1 - La recherche sur le numérique par la création ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Gomez-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maître arabe pour salope blanche&amp;quot; : enquêter sur la masculinité hégémonique et le racisme sexuel dans les dispositifs de rencontres entre hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médias et violences sexistes et sexuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sorcellerie dans la télé-réalité : genre, race et agencements médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Genre, pouvoirs, médias"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Lirces, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Mélodie Faury, &amp;quot;Répertoire des gestes et formes imaginales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures numériques : la parole au corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Riguet; IUT de Troyes, Apr 2023, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Audencia SciencesCom, Mar 2023, Nantes, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels arts littéraires, médiatiques et queers pour représenter des données raciales ? De l’intervention diplomatique à l’épopée des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction et données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Bonnet, Anaïs Guillet, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’enquête de terrain à l’intervention sur les réseaux : interrompre les agencements de la sexualité coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des équipes Pixel et Praxitexte du CREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Université Aix-Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daïmon, djinn, démon…rencontrer son autre. Ebauches d’une épopée queer et mystique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les savoirs de la rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsa Tadier, Joëlle Le Marec, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Québec à la France : auto-ethnographie de la discrimination raciale dans les interactions médiatisées entre hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualités Queers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la marge à la marge, du numérique au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Les archives à l’ère numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Rubellin, Oct 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment parler à d’autres êtres ? Diplomatie entre mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit blanche des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jan 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire parole : l’ &amp;quot;immense chant&amp;quot; de Gracia Bejjani sur le web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une littérature française à l’épreuve du XXIe s. Romans, récits et narrations numériques (2011-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélie Adler, Bruno Blanckeman, Mathieu Messager, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Fiction pharmakon ou la littérature spirite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radio Brouhaha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lionel Ruffel, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annoter, extraire, exploiter...imaginer d’autres rapports aux savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annoter, extraire, exploiter…imaginer d’autres rapports aux savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Médici, Sep 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une petite &amp;quot;querencia&amp;quot; à soi : la recherche-création sur les réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude "Ecritures alternatives de la recherche en sciences humaines et sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Ange-Guépin, Nov 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisser être&amp;quot; : du souci de soi à l’indéfinition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée “Recherche-création en sciences de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Allard; Pauline Escande-Gauquié; Etienne Candel; Gustavo Gomez-Mejia, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche-création : de la condition queer à la mystique. Une épopée des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre avec les artistes de la résidence Pol’n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde &amp;quot;Recherche et militantisme, quels dialogues possibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Femmes, Genre et Savoirs : une recherche engagée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de nantes, Mar 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire et écrire le racisme sur le web : auto-ethnographie, performances, interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de l’axe 1 ("Émancipation") du Centre de recherche "Humanités et Sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de l'Ouest, Jan 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un théâtre de voix, pratique de l’auto-ethnographie queer et décoloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sséminaire doctoral "Nouvelles explorations ethnographiques et qualitatives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Feb 2022, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanc soumis pour rebeu dominateur&amp;quot; - typification raciale et grammaire de l’attention dans les écrits de réseau (de Grindr à Twitter)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Sélection, multimédialité et attention"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Grindr à Twitter, rendre audible et visible la typification raciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du Costech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC Compiègne, Nov 2021, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le document montré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire "Spectres graphiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Roche-Hawley; Chloé Ragazzoli; CNRS, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivants ou les practiciens de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Spectres graphiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Roche-Hawley et Chloé Ragazzoli; CNRS, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de l’annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "La fabrique du patrimoine littéraire à l’ère du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Mans, Nov 2021, Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts, technologies, écologies : perspectives queers et féministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Yves Guilloux, Marc Jahjah, Mar 2023, Nantes (44000), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de rencontres "Ambivalences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéréolux, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurence Allard</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'allier à un algorithme pour rendre visibles les discriminations raciales. Le cas de Grindr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “Le visible et l’invisible des plateformes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMTI; Université Paris 8, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie du monde imaginal : soin, éthique, politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Chemins d’écriture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuël Souchier; Anne Zali, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T’es intelligent pour un arabe !&amp;quot; Fétichisation raciale, mémoire coloniale et racisme sur Grindr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche "Mon corps troublé·e·s" - Arts, Recherches, Genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Gauzente, Apr 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pages numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Spectres graphiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Roche-Hawley et Chloé Ragazzoli; CNRS, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annoter, exploiter, extraire...vers une pratique imaginale du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Traces numériques, parcours de navigation et mobilités intellectuelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL - Université de Lausanne; Jean-François Bert, Nov 2020, Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches interdisciplinaires de la catégorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Approche communicationnelle de la catégorisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Jahjah et Delphine Saurier; Audencia SciencesCom, Oct 2020, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possibles du texte numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Culture et patrimoine numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Sep 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Médiation culturelle numérique » : un dispositif pédagogique transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neysenssas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le carnet de recherche : une &amp;quot;querencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire HYCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Chartes, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude critique des cultures numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “Étude critique des cultures numériques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jahjah Marc (création du séminaire); Association Ping (co-création), Sep 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hackers, journalistes, lanceurs d’alerte, lecteurs : quelles relations à l’information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de La Roche-sur-Yon, Apr 2019, La Roche-sur-Yon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre comme pratique définitionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Les formes du livre. Numérique, web, audio, transmédia"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mobilis, Mar 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyphes et hyperliens comme signes agentifs : fabrique de l’interactivité dans Poreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Étienne Candel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactivité et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un ordre à l’autre : la mise en livre des écrits de réseau chez Publie.net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art, littérature et réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Hackers, journalistes, lanceurs d’alerte, lecteurs : quelles relations à l’information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival "Les Journées du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de la Roche-sur-Yon, Apr 2018, La Roche-sur-Yon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données, lieux, données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival "Numérique en commun"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Ping, Sep 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures, livres et mondes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde au Salon du livre francophone de Beyrouth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Beyrouth, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger la matérialité numérique d’une œuvre hybride : l’énonciation éditoriale de Poreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Gomez-Mejia</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ECRIDIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyphes et hyperliens comme signes agentifs : fabrique de l’interactivité dans &amp;quot;Poreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactivité et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Cornillon, Oct 2018, Montpellier (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marine Riguet; IUT de Troyes, Apr 2023, Troyes (France), France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialité des pratiques studieuses à l’heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Quels usages aujourd’hui des bibliothèques numériques ? L’exemple de Gallica et de ses partenaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BNF; Labex OBVIL; Télécom ParisTech, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Bonnet, Anaïs Guillet, Mar 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’industrialisation à l’artisanat : pratiques et formes éditoriales de la culture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire LLSETI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont-Blanc, Mar 2017, Chamberry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Université Aix-Marseille, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : analyser les savoirs dans les environnements numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Analyser les savoirs dans les “environnements numériques” : approche pluridisciplinaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elsa Tadier, Joëlle Le Marec, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrialisation des pratiques lettrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une littérature mondiale à l’heure du numérique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrialisation des formes brèves dans les dispositifs de lecture sur écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes brèves, de l’imprimé au numérique (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Rubellin, Oct 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformation des savoirs lettrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire CRESAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace, Jan 2017, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jan 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fiches à l’écran : une mémoire des formes matérielles de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Matérialité des pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Nov 2017, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aurélie Adler, Bruno Blanckeman, Mathieu Messager, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte des sens et matérialisme numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Une méthode Illich ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris IV Sorbonne, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Lionel Ruffel, Sep 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologies pour analyser l’annotation et sa pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Les Savanturiers – L’école de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRI, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Journées Médici, Sep 2022, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Goodreads&amp;quot; : ethnographie d’une controverse littéraire sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrivains, personnages et profils : l’éditorialisation de l’auteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSH Ange-Guépin, Nov 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’annotation dans les &amp;quot;écrits de travail&amp;quot; : approche écologique et critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Christian Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Allard; Pauline Escande-Gauquié; Etienne Candel; Gustavo Gomez-Mejia, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment se fait la littérature dans une maison d’édition numérique ? Le cas de Publie.net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Littérature(s) numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Gefen; Paris IV Sorbonne, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les smartphones en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Les Savanturiers – L’école de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRI, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de nantes, Mar 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vies d’une marginalia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Lieux de Savoir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacob, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de l'Ouest, Jan 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique et critique des outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Ateliers de la Chaire d’Humanisme numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Milad Doueihi; Paris IV Sorbonne, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal, Feb 2022, Montréal, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est l’intérêt des productions de lecteurs pour les bibliothèques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Bibliothèques et réseaux sociaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest pôle “Métiers du livre” de Saint-Cloud, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux socionumériques de lecteurs et manipulations textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Livre : Création, Culture et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Ouest, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UTC Compiègne, Nov 2021, Compiègne, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité, algorithmes, confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers "Confiance sociale à l’ère du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Berger-Levrault; Milad Doueihi, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carole Roche-Hawley; Chloé Ragazzoli; CNRS, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marginalia de lecture et &amp;quot;texte livresque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de René Audet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Sep 2013, Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carole Roche-Hawley et Chloé Ragazzoli; CNRS, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’annotation dans les réseaux sociaux du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Lieux de Savoir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacob; INHA, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Mans, Nov 2021, Mans, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marge : un outil de capture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Josserand et Françoise Le Jeune, May 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Stéréolux, Sep 2021, Nantes, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles normes pour le livre numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Le livre numérique : quelles normes pour le produire, le diffuser, l’utiliser ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFNOR; BNF, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CEMTI; Université Paris 8, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde &amp;quot;Qu’est-ce que la lecture sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Labo de l’édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Claire Gauzente, Apr 2021, Nantes, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un labyrinthe de lecture sur écran ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intégration du livre électronique dans l’écosystème de l’établissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes des journées Couperin, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuël Souchier; Anne Zali, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’annotation de livres en prise avec le web (dit) 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Pratiques de l’annotation vidéo"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Télécom ParisTech, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carole Roche-Hawley et Chloé Ragazzoli; CNRS, Oct 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;La vie de l’œuvre dans l’univers virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum "L’auteur et la création sur Internet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Gens de Lettres, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EPFL - Université de Lausanne; Jean-François Bert, Nov 2020, Lausanne, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux sociaux de lecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises du livre numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salon du Livre de Paris, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marc Jahjah et Delphine Saurier; Audencia SciencesCom, Oct 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livre numérique, annotation et espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Sémiotique du médium"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eléni Mitropoulou; EHESS, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Sep 2019, Nantes, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intéragir avec les éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Edition savante et humanités numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélien Berra; Université Paris Nanterre, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...2811 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221975v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04221981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8171,173 +8171,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littérature, numérique et régime de visibilité : du texte livresque aux formes imaginales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Mougin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et design. Visualités et visualisations du texte en régime numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du réel, pp.31-56, A paraître, Figures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Île inventée&amp;quot; ou l'art littéraire de la ruse - enquête sur un dispositif muséal ambigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'ENSSIB. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Livre face au numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 231-243, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227250v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03939430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites annonces racistes, grands problèmes sociaux</w:t>
               </w:r>
@@ -9198,51 +9198,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FCB9B84"/>
+    <w:nsid w:val="FC8EFF70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9346,51 +9346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A4D75E36"/>
+    <w:nsid w:val="8B50EC86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9494,51 +9494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CF6D2D82"/>
+    <w:nsid w:val="B372AAAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9731,51 +9731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-jahjah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185076130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891044v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891056v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122tc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saurier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.219.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11748" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.12665" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.204.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.11828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10587" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1807-9288.2016v12n2p96" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.163.0653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222024v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024774ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.494.0010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neysenssas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez Mejia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003959" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200383v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455357v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01215403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-jahjah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185076130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122tc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saurier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.219.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791719v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11748" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.12665" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.204.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.11828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10587" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1807-9288.2016v12n2p96" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.163.0653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222024v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024774ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.494.0010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neysenssas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221975v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez Mejia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003959" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200383v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455357v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01215403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>