--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -390,2203 +390,2203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salope blanche pour rebeu dominateur&amp;quot; : les catégories raciales dans le web gay contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écrire et intervenir en scientifique queer de couleur : une épopée des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/122tc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/122tc⟩</w:t>
+                <w:t xml:space="preserve">hal-04891056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Catégoriser : approches pluridisciplinaires et communicationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saurier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (219), pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.219.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Salope blanche pour rebeu dominateur&amp;quot; : les catégories raciales dans le web gay contemporain</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ &amp;quot;affaire Goodreads&amp;quot; : intervenir diplomatiquement dans une arène littéraire, raciale et sexiste sur le web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T’es intelligent pour un arabe !&amp;quot; Auto-ethnographie d’un corps colonisé. Une épistémologie du mezzé libanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.11748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallo Maria Caterina Manes. Identification de…, dé-identification : Entre trace(s) et fiction(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ruses du web et de l’Internet : expérience du trouble et confiance en soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.12665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’imaginaire à l’imaginal : nous n’avons pas besoin d’utopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Marges !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien : &amp;quot;Fétichisation raciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Marges !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnet Valérie. La voix du terrain : Genre, dispositif et fonction sociale du commentaire sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du lisible au visible : la naissance du texte&amp;quot;, une méthode critique pour penser l'&amp;quot;éthique perceptive&amp;quot; de la culture numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 219 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 204, pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.204.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marc Jahjah</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énigme du textiel littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comla1.219.0031⟩</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, HS-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.11828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter WhatsApp ? Éléments d'analyse postdualiste des interactions en espace numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ghliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Discours numériques natifs. Des relations sociolangagières connectées, 167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.167.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gallo Maria Caterina Manes. Identification de…, dé-identification : Entre trace(s) et fiction(s)</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture imprimée et culture numérique : au-delà de Gutenberg, les enjeux du &amp;quot;texte livresque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la bibliothèque nationale universitaire de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des énoncés sans énonciateurs ? Du surlignement à la citation dans Kindle d’Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.10587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques marchandes et désir de distanciation : l’ambiguïté des Youtubeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la bibliographie matérielle aux &amp;quot;Digital Studies&amp;quot; ? L'apport des SIC à la compréhension de la matérialité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01596121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situación de la anotación en las redes sociales del libro en Internet (2007-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texto Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5007/1807-9288.2016v12n2p96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stop the goodreads bullies&amp;quot; : une arène littéraire sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (3), pp.653 - 676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.163.0653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protée ou les mutations du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages ou pratiques : une simple querelle de mots ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation de la &amp;quot;gamification&amp;quot; dans la stratégie des acteurs du livre numérique : le cas Kobo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1024774ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que la lecture sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehberg Sedo. Reading Communities. From Salons to Cyberspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grafton. La Page de l’antiquité à l’ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.12665⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’annotation, pratique et technique d’appropriation de la documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/docsi.494.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Stiegler. Ingénierie et politique des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de droits du livre numérique : quelles pratiques internationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UECléo : penser la complexité du livre numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...1354 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222110v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04222121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur du livre et de l’écrit à l’Unesco</w:t>
               </w:r>
@@ -2671,5336 +2671,5336 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sorcellerie dans la télé-réalité : genre, race et agencements médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Genre, pouvoirs, médias"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lirces, Apr 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maître arabe pour salope blanche&amp;quot; : enquêter sur la masculinité hégémonique et le racisme sexuel dans les dispositifs de rencontres entre hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médias et violences sexistes et sexuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’affaire Goodreads : de l’enquête ethnographique à l’intervention diplomatique dans une arène littéraire, sexiste et raciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Aux lieux littéraires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audencia SciencesCom, Mar 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typographie et mémoire du livre ou le fantôme de la culture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Ressouvenances typographiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yves Guilloux, Marc Jahjah, Mar 2023, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel, session 1 - La recherche sur le numérique par la création ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Gomez-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
+                <w:t xml:space="preserve">hal-04402790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Mélodie Faury, &amp;quot;Répertoire des gestes et formes imaginales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures numériques : la parole au corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marine Riguet; IUT de Troyes, Apr 2023, Troyes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels arts littéraires, médiatiques et queers pour représenter des données raciales ? De l’intervention diplomatique à l’épopée des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction et données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Bonnet, Anaïs Guillet, Mar 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’enquête de terrain à l’intervention sur les réseaux : interrompre les agencements de la sexualité coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des équipes Pixel et Praxitexte du CREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Université Aix-Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Québec à la France : auto-ethnographie de la discrimination raciale dans les interactions médiatisées entre hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualités Queers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la marge à la marge, du numérique au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Les archives à l’ère numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Rubellin, Oct 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daïmon, djinn, démon…rencontrer son autre. Ebauches d’une épopée queer et mystique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les savoirs de la rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsa Tadier, Joëlle Le Marec, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment parler à d’autres êtres ? Diplomatie entre mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit blanche des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jan 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Fiction pharmakon ou la littérature spirite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radio Brouhaha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lionel Ruffel, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annoter, extraire, exploiter...imaginer d’autres rapports aux savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annoter, extraire, exploiter…imaginer d’autres rapports aux savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Médici, Sep 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire parole : l’ &amp;quot;immense chant&amp;quot; de Gracia Bejjani sur le web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une littérature française à l’épreuve du XXIe s. Romans, récits et narrations numériques (2011-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélie Adler, Bruno Blanckeman, Mathieu Messager, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une petite &amp;quot;querencia&amp;quot; à soi : la recherche-création sur les réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude "Ecritures alternatives de la recherche en sciences humaines et sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Ange-Guépin, Nov 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisser être&amp;quot; : du souci de soi à l’indéfinition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée “Recherche-création en sciences de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Allard; Pauline Escande-Gauquié; Etienne Candel; Gustavo Gomez-Mejia, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche-création : de la condition queer à la mystique. Une épopée des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre avec les artistes de la résidence Pol’n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde &amp;quot;Recherche et militantisme, quels dialogues possibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Femmes, Genre et Savoirs : une recherche engagée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de nantes, Mar 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire et écrire le racisme sur le web : auto-ethnographie, performances, interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de l’axe 1 ("Émancipation") du Centre de recherche "Humanités et Sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de l'Ouest, Jan 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un théâtre de voix, pratique de l’auto-ethnographie queer et décoloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sséminaire doctoral "Nouvelles explorations ethnographiques et qualitatives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Feb 2022, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanc soumis pour rebeu dominateur&amp;quot; - typification raciale et grammaire de l’attention dans les écrits de réseau (de Grindr à Twitter)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Sélection, multimédialité et attention"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Grindr à Twitter, rendre audible et visible la typification raciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du Costech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC Compiègne, Nov 2021, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le document montré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire "Spectres graphiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Roche-Hawley; Chloé Ragazzoli; CNRS, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivants ou les practiciens de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Spectres graphiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Roche-Hawley et Chloé Ragazzoli; CNRS, Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de l’annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "La fabrique du patrimoine littéraire à l’ère du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Mans, Nov 2021, Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts, technologies, écologies : perspectives queers et féministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Candel</w:t>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de rencontres "Ambivalences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéréolux, Sep 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'allier à un algorithme pour rendre visibles les discriminations raciales. Le cas de Grindr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “Le visible et l’invisible des plateformes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMTI; Université Paris 8, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie du monde imaginal : soin, éthique, politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Chemins d’écriture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuël Souchier; Anne Zali, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T’es intelligent pour un arabe !&amp;quot; Fétichisation raciale, mémoire coloniale et racisme sur Grindr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche "Mon corps troublé·e·s" - Arts, Recherches, Genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Gauzente, Apr 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pages numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Spectres graphiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Roche-Hawley et Chloé Ragazzoli; CNRS, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annoter, exploiter, extraire...vers une pratique imaginale du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Traces numériques, parcours de navigation et mobilités intellectuelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL - Université de Lausanne; Jean-François Bert, Nov 2020, Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches interdisciplinaires de la catégorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Approche communicationnelle de la catégorisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Jahjah et Delphine Saurier; Audencia SciencesCom, Oct 2020, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les possibles du texte numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Culture et patrimoine numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Sep 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Médiation culturelle numérique » : un dispositif pédagogique transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Gomez-Mejia</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Neysenssas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le carnet de recherche : une &amp;quot;querencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire HYCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Chartes, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude critique des cultures numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “Étude critique des cultures numériques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jahjah Marc (création du séminaire); Association Ping (co-création), Sep 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hackers, journalistes, lanceurs d’alerte, lecteurs : quelles relations à l’information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de La Roche-sur-Yon, Apr 2019, La Roche-sur-Yon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre comme pratique définitionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Les formes du livre. Numérique, web, audio, transmédia"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mobilis, Mar 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger la matérialité numérique d’une œuvre hybride : l’énonciation éditoriale de Poreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ECRIDIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures, livres et mondes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde au Salon du livre francophone de Beyrouth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Beyrouth, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Lirces, Apr 2023, Nice, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyphes et hyperliens comme signes agentifs : fabrique de l’interactivité dans Poreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactivité et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marine Riguet; IUT de Troyes, Apr 2023, Troyes (France), France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un ordre à l’autre : la mise en livre des écrits de réseau chez Publie.net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art, littérature et réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Bonnet, Anaïs Guillet, Mar 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Hackers, journalistes, lanceurs d’alerte, lecteurs : quelles relations à l’information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival "Les Journées du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de la Roche-sur-Yon, Apr 2018, La Roche-sur-Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Université Aix-Marseille, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données, lieux, données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival "Numérique en commun"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Ping, Sep 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Elsa Tadier, Joëlle Le Marec, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyphes et hyperliens comme signes agentifs : fabrique de l’interactivité dans &amp;quot;Poreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactivité et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Cornillon, Oct 2018, Montpellier (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrialisation des formes brèves dans les dispositifs de lecture sur écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes brèves, de l’imprimé au numérique (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Rubellin, Oct 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrialisation des pratiques lettrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une littérature mondiale à l’heure du numérique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jan 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : analyser les savoirs dans les environnements numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Analyser les savoirs dans les “environnements numériques” : approche pluridisciplinaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aurélie Adler, Bruno Blanckeman, Mathieu Messager, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’industrialisation à l’artisanat : pratiques et formes éditoriales de la culture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire LLSETI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont-Blanc, Mar 2017, Chamberry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Lionel Ruffel, Sep 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialité des pratiques studieuses à l’heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Quels usages aujourd’hui des bibliothèques numériques ? L’exemple de Gallica et de ses partenaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BNF; Labex OBVIL; Télécom ParisTech, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Journées Médici, Sep 2022, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformation des savoirs lettrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire CRESAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace, Jan 2017, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSH Ange-Guépin, Nov 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fiches à l’écran : une mémoire des formes matérielles de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Matérialité des pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Nov 2017, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Allard; Pauline Escande-Gauquié; Etienne Candel; Gustavo Gomez-Mejia, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologies pour analyser l’annotation et sa pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Les Savanturiers – L’école de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRI, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Goodreads&amp;quot; : ethnographie d’une controverse littéraire sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrivains, personnages et profils : l’éditorialisation de l’auteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de nantes, Mar 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte des sens et matérialisme numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Une méthode Illich ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris IV Sorbonne, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de l'Ouest, Jan 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’annotation dans les &amp;quot;écrits de travail&amp;quot; : approche écologique et critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Christian Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal, Feb 2022, Montréal, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vies d’une marginalia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Lieux de Savoir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacob, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment se fait la littérature dans une maison d’édition numérique ? Le cas de Publie.net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Littérature(s) numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Gefen; Paris IV Sorbonne, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UTC Compiègne, Nov 2021, Compiègne, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les smartphones en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Les Savanturiers – L’école de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRI, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carole Roche-Hawley; Chloé Ragazzoli; CNRS, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique et critique des outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Ateliers de la Chaire d’Humanisme numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Milad Doueihi; Paris IV Sorbonne, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carole Roche-Hawley et Chloé Ragazzoli; CNRS, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est l’intérêt des productions de lecteurs pour les bibliothèques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Bibliothèques et réseaux sociaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest pôle “Métiers du livre” de Saint-Cloud, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Mans, Nov 2021, Mans, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux socionumériques de lecteurs et manipulations textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Livre : Création, Culture et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Ouest, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Stéréolux, Sep 2021, Nantes, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité, algorithmes, confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers "Confiance sociale à l’ère du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Berger-Levrault; Milad Doueihi, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CEMTI; Université Paris 8, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’annotation dans les réseaux sociaux du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Lieux de Savoir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacob; INHA, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuël Souchier; Anne Zali, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marginalia de lecture et &amp;quot;texte livresque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de René Audet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Sep 2013, Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Claire Gauzente, Apr 2021, Nantes, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marge : un outil de capture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Josserand et Françoise Le Jeune, May 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Carole Roche-Hawley et Chloé Ragazzoli; CNRS, Oct 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un labyrinthe de lecture sur écran ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intégration du livre électronique dans l’écosystème de l’établissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes des journées Couperin, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EPFL - Université de Lausanne; Jean-François Bert, Nov 2020, Lausanne, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde &amp;quot;Qu’est-ce que la lecture sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Labo de l’édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marc Jahjah et Delphine Saurier; Audencia SciencesCom, Oct 2020, Nantes, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles normes pour le livre numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Le livre numérique : quelles normes pour le produire, le diffuser, l’utiliser ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFNOR; BNF, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Sep 2019, Nantes, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;La vie de l’œuvre dans l’univers virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum "L’auteur et la création sur Internet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Gens de Lettres, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux sociaux de lecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises du livre numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salon du Livre de Paris, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des Chartes, May 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’annotation de livres en prise avec le web (dit) 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Pratiques de l’annotation vidéo"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Télécom ParisTech, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jahjah Marc (création du séminaire); Association Ping (co-création), Sep 2019, Nantes, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intéragir avec les éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Edition savante et humanités numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélien Berra; Université Paris Nanterre, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IUT de La Roche-sur-Yon, Apr 2019, La Roche-sur-Yon, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livre numérique, annotation et espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Sémiotique du médium"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eléni Mitropoulou; EHESS, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...2522 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221981v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04221975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8018,51 +8018,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autre livre. Fragments et gestes d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8171,173 +8171,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Île inventée&amp;quot; ou l'art littéraire de la ruse - enquête sur un dispositif muséal ambigu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'ENSSIB. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Livre face au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 231-243, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littérature, numérique et régime de visibilité : du texte livresque aux formes imaginales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jahjah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Mougin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et design. Visualités et visualisations du texte en régime numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du réel, pp.31-56, A paraître, Figures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939430v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04227250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites annonces racistes, grands problèmes sociaux</w:t>
               </w:r>
@@ -9198,51 +9198,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC8EFF70"/>
+    <w:nsid w:val="5E3F3A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9346,51 +9346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8B50EC86"/>
+    <w:nsid w:val="E766EB93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9494,51 +9494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B372AAAE"/>
+    <w:nsid w:val="471644CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9731,51 +9731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-jahjah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185076130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122tc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saurier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.219.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791719v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11748" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.12665" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.204.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.11828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10587" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1807-9288.2016v12n2p96" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.163.0653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222024v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024774ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.494.0010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222110v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neysenssas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221959v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220470v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221975v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez Mejia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003959" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200383v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455357v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01215403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-jahjah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185076130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891044v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jahjah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891056v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122tc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saurier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.219.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11748" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.12665" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.204.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.11828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10587" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1807-9288.2016v12n2p96" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.163.0653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222024v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024774ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.494.0010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220361v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neysenssas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220380v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018377v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221971v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez Mejia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003959" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200383v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455357v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638125v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01215403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>