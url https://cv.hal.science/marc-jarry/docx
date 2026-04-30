--- v1 (2026-03-24)
+++ v2 (2026-04-30)
@@ -473,135 +473,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte du Mas d’Azil et ses explorateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bon</w:t>
+                <w:t xml:space="preserve">Mas d’Azil : un site façonné par l’eau, la glace et l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Patrimoine : histoire, culture et création d'Occitanie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, été 2023 (64), pp.50-59</w:t>
+              <w:t xml:space="preserve">, 2023, été 2023 (64), pp.44-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205559v1</w:t>
+                <w:t xml:space="preserve">hal-04205560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des derniers grands froids à la période tempérée, une grotte occupée</w:t>
               </w:r>
@@ -689,263 +676,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mas d’Azil : un site façonné par l’eau, la glace et l’homme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte du Mas d’Azil et ses explorateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Patrimoine : histoire, culture et création d'Occitanie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, été 2023 (64), pp.44-49</w:t>
+              <w:t xml:space="preserve">, 2023, été 2023 (64), pp.50-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205560v1</w:t>
+                <w:t xml:space="preserve">hal-04205559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte du Mas d'Azil (Ariège, France), histoires anciennes et recherches récentes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des collections J.-J. Pouech aux fouilles récentes dans la grotte du Mas d'Azil (Ariège, France) : nouveaux regards sur l'outillage lithique magdalénien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Potin</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Comelongue</w:t>
+                <w:t xml:space="preserve">Blanche Bundgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ramis</w:t>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique de l'Ariège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71, pp.115-134</w:t>
+              <w:t xml:space="preserve">, 2021, 71, pp.81-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201376v1</w:t>
+                <w:t xml:space="preserve">hal-03205768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The secret entrance of the “Galerie Breuil” in the Mas d’Azil cave (Ariège, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -967,448 +967,448 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40, pp.103248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des collections J.-J. Pouech aux fouilles récentes dans la grotte du Mas d'Azil (Ariège, France) : nouveaux regards sur l'outillage lithique magdalénien</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences de la corrosion de condensation et de la corrosion biogénique sur les parois et les dépôts de grotte, l'exemple de la grotte du Mas d'Azil (Ariège, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Constans</w:t>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lacombe</w:t>
+                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique de l'Ariège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71, pp.81-105</w:t>
+              <w:t xml:space="preserve">Préhistoire, Art et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, LXXI, pp.7-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205768v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse avant Toulouse : ce que nous enseigne l'archéologie sur l'occupation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BelvedeR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le Sol en 3D, mars 2021 (8), pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences de la corrosion de condensation et de la corrosion biogénique sur les parois et les dépôts de grotte, l'exemple de la grotte du Mas d'Azil (Ariège, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte du Mas d'Azil (Ariège, France), histoires anciennes et recherches récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Cailhol</w:t>
+                <w:t xml:space="preserve">Marc Comelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+                <w:t xml:space="preserve">Pauline Ramis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire, Art et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, LXXI, pp.7-28</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique de l'Ariège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.115-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207500v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic corrosion caused by bats in Drotsky's Cave (the Gcwihaba Hills, NW Botswana)</w:t>
               </w:r>
@@ -1904,77 +1904,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -2247,234 +2247,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montmaurin, les surprises de l'archéologie préventive</w:t>
+                <w:t xml:space="preserve">L’influence des variations climatiques sur les peuplements paléolithiques entre Massif central et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30, pp.10-13</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Géologie et archéologie, 173, pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02077015v1</w:t>
+                <w:t xml:space="preserve">hal-03238535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des variations climatiques sur les peuplements paléolithiques entre Massif central et Pyrénées</w:t>
+                <w:t xml:space="preserve">Montmaurin, les surprises de l'archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dayrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Helene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Géologie et archéologie, 173, pp.20-22</w:t>
+              <w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238535v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02077015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Vignes, une halte de chasse tardiglaciaire à Marsan dans le Gers (France)</w:t>
               </w:r>
@@ -2778,273 +2778,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de caractérisation d’un ensemble céramique campaniforme non décoré dans le Toulousain : le site de Cassagna 2</w:t>
+                <w:t xml:space="preserve">Coudoulous I (Tour-de-Faure, Lot), site du Pléistocène moyen en Quercy : Bilan pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marsac</w:t>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Berthet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Jarry</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Viarouge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 102 (2), pp. 381-400</w:t>
+              <w:t xml:space="preserve">British Archaeological Reports (BAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1364, pp.227-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577213v1</w:t>
+                <w:t xml:space="preserve">hal-02910102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coudoulous I (Tour-de-Faure, Lot), site du Pléistocène moyen en Quercy : Bilan pluridisciplinaire</w:t>
+                <w:t xml:space="preserve">Essai de caractérisation d’un ensemble céramique campaniforme non décoré dans le Toulousain : le site de Cassagna 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+                <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+                <w:t xml:space="preserve">Philippe Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Anne-Laure Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Brugal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Archaeological Reports (BAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1364, pp.227-251</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (2), pp. 381-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910102v1</w:t>
+                <w:t xml:space="preserve">hal-01577213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Tondiédo à Markoye (Burkina Faso). Elaboration d'un modèle théorique pour l'étude de l'art rupestre protohistorique du Sahel burkinabé.</w:t>
               </w:r>
@@ -3319,51 +3319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un site moustérien de type Quina dans la vallée du Celé : Pailhès à Espagnac-Sainte-Eulalie (Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3904,64 +3904,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How aerology and biocorrosion processes influence the morphologies of the galleries and the conservation of the archaeological remains in Mas d’Azil cave (Ariège, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4042,77 +4042,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocorrosion et art pariétal : une exclusion mutuelle à l’origine de vides archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4273,152 +4273,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des collections J.-J. Pouech aux fouilles récentes au Mas d’Azil : nouveaux regards sur l’outillage lithique magdalénien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
+                <w:t xml:space="preserve">De la géoarchéologie à la karstologie, le site du Castet à Montmaurin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Bündgen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+                <w:t xml:space="preserve">Fabien Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dayrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'abbé Pouech et les débuts de la Préhistoire en Ariège. Retour sur les collections d'un précurseur appaméen méconnu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pamiers, France</w:t>
+              <w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.145-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910190v1</w:t>
+                <w:t xml:space="preserve">hal-02532419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéologie des vides et des pleins : l’Aurignacien au pied des Pyrénées</w:t>
               </w:r>
@@ -4443,51 +4443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4523,152 +4523,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la géoarchéologie à la karstologie, le site du Castet à Montmaurin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Cailhol</w:t>
+                <w:t xml:space="preserve">Des collections J.-J. Pouech aux fouilles récentes au Mas d’Azil : nouveaux regards sur l’outillage lithique magdalénien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Bündgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dayrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.145-153</w:t>
+              <w:t xml:space="preserve">L'abbé Pouech et les débuts de la Préhistoire en Ariège. Retour sur les collections d'un précurseur appaméen méconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pamiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532419v1</w:t>
+                <w:t xml:space="preserve">hal-04910190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignacians in the Mas d’Azil Cave (Ariège, Pyrénées, France)</w:t>
               </w:r>
@@ -4706,51 +4706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Frison Institute/Geoarchaeology interest group symposium – Archaeology and Geoarchaeology of Rockshleters and Caves », symposium organisé au 80e colloque annuel de la Société américaine d’archéologie (San Francisco, Californie, États-Unis, 12-19 avril 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
@@ -4950,506 +4950,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paléolitique moyen du Quercy : comportements techno-économiques et variabilité des productions lithiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Quercy pleistocène : région à peuplement continu depuis 0,3 Ma ? archéo-stratigraphies et datations radiométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.231-270</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.67-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833944v1</w:t>
+                <w:t xml:space="preserve">hal-01833973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel Paléolithique ancien en Quercy ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction : cultures et environnements paléolithiques : mobilité et gestion des territoires des chasseurs-cueilleurs en Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Turq</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.197-212</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833929v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quercy pleistocène : région à peuplement continu depuis 0,3 Ma ? archéo-stratigraphies et datations radiométriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+                <w:t xml:space="preserve">Le Paléolitique moyen du Quercy : comportements techno-économiques et variabilité des productions lithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+                <w:t xml:space="preserve">Alain Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.67-106</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.231-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833973v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : cultures et environnements paléolithiques : mobilité et gestion des territoires des chasseurs-cueilleurs en Quercy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel Paléolithique ancien en Quercy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Martin</w:t>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.13-19</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.197-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833949v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux témoins d'occupation néolithique à Saint-Michel-du-Touch (Toulouse, 31) : une unité d'habitation chasséenne avec des sols aménagés (site de la &amp;quot; Villa Ancely &amp;quot;)</w:t>
               </w:r>
@@ -5612,51 +5612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Viarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9è Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Saint-Georges de Didonne/Royan, France. p. 1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5858,51 +5858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pleistocene Quercy : a region continually occupied over the past 400,000 years ? Archeo-stratigraphies and radiometric dates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6100,253 +6100,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coudoulous I (Tour-de-Faure, Lot), site du Pléistocène moyen en Quercy</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.227-251</w:t>
+                <w:t xml:space="preserve">L'art rupestre du Sahel burkinabé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barbaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassina Koté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kalo Millogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art rupestre du Sahel burkinabé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Perpignan, France. p. 59 à 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00120297v1</w:t>
+                <w:t xml:space="preserve">hal-00371574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art rupestre du Sahel burkinabé.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coudoulous I (Tour-de-Faure, Lot), site du Pléistocène moyen en Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.227-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kalo Millogo</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-00371574v1</w:t>
+                <w:t xml:space="preserve">halshs-00120297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6416,51 +6416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Bündgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t>
@@ -6541,64 +6541,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Bundgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th AFEQ - CNF INQUA international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
@@ -7037,51 +7037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier Moyen Âge en Ariège. Une histoire méconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ramis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7164,51 +7164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géologies du Mas d'Azil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ramis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7282,90 +7282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoires du Mas d’Azil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ramis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grottes &amp; Archéologies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.44, 2015, Les carnets du Mas d'Azil, 978-2-9553809-0-1</w:t>
             </w:r>
           </w:p>
@@ -7405,77 +7405,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bosses 1, Lamagdelaine (Lot) : un gisement paléolithique moyen antérieur à l'avant-dernier Interglaciaire sur la moyenne terrasse du Lot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Préhistorique Française, Travaux 7, 158 p, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7538,77 +7538,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un hiatus peut en cacher un autre : l’apport des archives au récit de la reconnaissance de l’Azilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Comelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7752,469 +7752,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte du Mas d’Azil de Rive droite en Rive gauche : chronique de 10 années de recherches (2011-2021)</w:t>
+                <w:t xml:space="preserve">Les origines du peuplement de la France (1 million d’années - 6000 avant J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la journée départementale de l’archéologie en Ariège 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Ariège-Pyrénées, pp.46-71, 2023</w:t>
+              <w:t xml:space="preserve">Atlas archéologique de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.16-47, 2023, 979-10-210-5938-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266914v1</w:t>
+                <w:t xml:space="preserve">hal-04371982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mas d’Azil, des œuvres pariétales face aux chauves-souris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Cailhol</w:t>
+                <w:t xml:space="preserve">La Grotte du Mas d'Azil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Teyssandier; François Bétard; Stéphane Bourdin; Françoise Gourmelon. </w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dir. V. Mistrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des sites archéologiques menaces. Patrimoine à protéger</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.30-33, 2023, 978-2-7491-7705-2</w:t>
+              <w:t xml:space="preserve">L'art préhistorique de l'Atlantique à la Méditerranée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance et Picard, pp.170-173, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205556v1</w:t>
+                <w:t xml:space="preserve">hal-04205557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les origines du peuplement de la France (1 million d’années - 6000 avant J.-C.)</w:t>
+                <w:t xml:space="preserve">La grotte du Mas d’Azil de Rive droite en Rive gauche : chronique de 10 années de recherches (2011-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas archéologique de la France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.16-47, 2023, 979-10-210-5938-2</w:t>
+              <w:t xml:space="preserve">Actes de la journée départementale de l’archéologie en Ariège 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Ariège-Pyrénées, pp.46-71, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371982v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grotte du Mas d'Azil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+                <w:t xml:space="preserve">Mas d’Azil, des œuvres pariétales face aux chauves-souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dir. V. Mistrot. </w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Teyssandier; François Bétard; Stéphane Bourdin; Françoise Gourmelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art préhistorique de l'Atlantique à la Méditerranée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance et Picard, pp.170-173, 2023</w:t>
+              <w:t xml:space="preserve">Atlas des sites archéologiques menaces. Patrimoine à protéger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cherche Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.30-33, 2023, 978-2-7491-7705-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205557v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouquetins et Pyrénées : Inventaire des représentations du Paléolithique pyrénéen</w:t>
+                <w:t xml:space="preserve">Mas d’Azil, Grotte (Mas d’Azil, Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
@@ -8240,102 +8240,106 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de la Méditerranée. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bouquetins et Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tome 2, Presses Universitaires de Provence, pp.56-65, 2022</w:t>
+              <w:t xml:space="preserve">Bouquetins et Pyrénées. II – Inventaire des representations du Paléolithique pyrénéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Publication Université Provence, pp.56-65, 2022, Préhistoires de la Méditerranée, 1032003928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921637v1</w:t>
+                <w:t xml:space="preserve">hal-03775187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mas d’Azil, Grotte (Mas d’Azil, Ariège)</w:t>
+                <w:t xml:space="preserve">Bouquetins et Pyrénées : Inventaire des représentations du Paléolithique pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
@@ -8361,82 +8365,78 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bouquetins et Pyrénées. II – Inventaire des representations du Paléolithique pyrénéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, II, Publication Université Provence, pp.56-65, 2022, Préhistoires de la Méditerranée, 1032003928</w:t>
+              <w:t xml:space="preserve">Bouquetins et Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 2, Presses Universitaires de Provence, pp.56-65, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775187v1</w:t>
+                <w:t xml:space="preserve">hal-03921637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bouquetins du Mas d'Azil (Ariège, France)</w:t>
               </w:r>
@@ -8711,77 +8711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débitage sur enclume aux Bosses (Lamagdelaine, Lot, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8832,90 +8832,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces du Paléolithique moyen. Témoins d'utilisation de silex allochtones en Quercy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evin J. (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle de discours scientifique en Préhistoire. Actes du XXVIe Congrès Préhistorique de France, Congrès du Centenaire de la Société préhistorique Française, Avignon, 21-25 septembre 2004. Vol III.</w:t>
@@ -8948,64 +8948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coudoulous I (Tour-de-Faure, Lot), site du Pléistocène moyen en Quercy : Bilan pluridisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9492,51 +9492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Bundgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10514,51 +10514,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93375940"/>
+    <w:nsid w:val="82E0F5F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10745,51 +10745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-jarry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8017-3774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236697234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comelongue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103248" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Justin Stratford" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.10.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dayrens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Helene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03238535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2001.2312" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227758v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Peloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chadelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914902v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833944v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760058v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750127v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03149416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528409v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Debenham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Demars" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120297v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371574v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Kot&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kalo Millogo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350490v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/TVA7-9K96" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917455v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touron." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallot-Frossard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pin&#231;on" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaplan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaplace" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grottesarcheologies.com/les-carnets/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175754v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175750v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202755v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840244v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537187v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266914v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205556v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/atlas-des-sites-archeologiques-menaces" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371982v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Az&#233;ma" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775187v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126466v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Azema" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/55129" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.55129" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01819316v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705697648" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051835v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442429v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442403v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995258v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02868668v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100566v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100587v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100604v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntombi Ngoloyi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/J0044535" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284468v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-jarry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8017-3774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236697234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comelongue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Justin Stratford" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.10.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03238535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dayrens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Helene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2001.2312" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227758v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Peloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chadelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914902v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833929v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760058v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750127v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03149416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528409v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Debenham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Demars" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371574v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Kot&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kalo Millogo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120297v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350490v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/TVA7-9K96" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917455v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touron." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallot-Frossard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pin&#231;on" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaplan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaplace" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grottesarcheologies.com/les-carnets/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175754v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175750v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202755v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840244v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537187v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205557v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266914v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205556v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/atlas-des-sites-archeologiques-menaces" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Az&#233;ma" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921637v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126466v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Azema" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/55129" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.55129" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01819316v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705697648" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051835v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442429v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442403v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995258v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02868668v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100566v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100587v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100604v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntombi Ngoloyi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/J0044535" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284468v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>