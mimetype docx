--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,10459 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10407 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Jarry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur Adjoint Scientifique et Technique, Inrap Midi-Pyrénées</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8017-3774</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236697234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=HRiWFsgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small vertebrate assemblages from the Aurignacian deposits of the Mas d’Azil cave (Ariège, France): new data for the understanding of the MIS3 environmental changes in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/cr-palevol2025v24a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hominins in Botswana :à la recherche de nouveaux berceaux de l’Humanité au Botswana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bulletin : Société d'études et de recherches préhistoriques Les Eyzies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas d’Azil : un site façonné par l’eau, la glace et l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Patrimoine : histoire, culture et création d'Occitanie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, été 2023 (64), pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des derniers grands froids à la période tempérée, une grotte occupée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Patrimoine : histoire, culture et création d'Occitanie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, été 2023 (64), pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Mas d’Azil et ses explorateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Patrimoine : histoire, culture et création d'Occitanie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, été 2023 (64), pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des collections J.-J. Pouech aux fouilles récentes dans la grotte du Mas d'Azil (Ariège, France) : nouveaux regards sur l'outillage lithique magdalénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Bundgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique de l'Ariège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.81-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secret entrance of the “Galerie Breuil” in the Mas d’Azil cave (Ariège, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.103248. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences de la corrosion de condensation et de la corrosion biogénique sur les parois et les dépôts de grotte, l'exemple de la grotte du Mas d'Azil (Ariège, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire, Art et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, LXXI, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse avant Toulouse : ce que nous enseigne l'archéologie sur l'occupation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le Sol en 3D, mars 2021 (8), pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Mas d'Azil (Ariège, France), histoires anciennes et recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Comelongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ramis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique de l'Ariège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.115-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic corrosion caused by bats in Drotsky's Cave (the Gcwihaba Hills, NW Botswana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Justin Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 327, pp.284-296. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie paléolithique. Autres temps, autres Hommes, autres espaces...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pinçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Archéologie entre ruptures et continuités, 139 (printemps/été 2019), pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution karstique, enregistrements sédimentaires et occupations humaines de la grotte du Mas d'Azil (Ariège, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Rabanit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aurignacien de la grotte du Mas d'Azil (Ariège) : résultats 2011-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (3), pp.575-579. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biocorrosion, un nouveau paramètre à prendre en compte pour interpréter la répartition des œuvres pariétales : l’exemple de la grotte du Mas d’Azil en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Pinot 2 à Blagnac (Haute-Garonne) et le début du Néolithique moyen dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23/1, pp.39-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subfossil tree deposits from the Garonne Valley and their implications on Holocene alluvial plain dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montmaurin, les surprises de l'archéologie préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dayrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Helene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02077015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des variations climatiques sur les peuplements paléolithiques entre Massif central et Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Géologie et archéologie, 173, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Vignes, une halte de chasse tardiglaciaire à Marsan dans le Gers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (1), pp.105-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic conditions, settlement patterns and cultures in the Paleolithic: The example of the Garonne Valley (southwest France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (5), pp.538-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du Magdalénien quercinois : les industries de la séquence inférieure de l’abri Gandil (Bruniquel, Tarn-et-Garonne), Paleo 19, p. 341-366.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmée Ladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coudoulous I (Tour-de-Faure, Lot), site du Pléistocène moyen en Quercy : Bilan pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Archaeological Reports (BAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1364, pp.227-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de caractérisation d’un ensemble céramique campaniforme non décoré dans le Toulousain : le site de Cassagna 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Viarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102 (2), pp. 381-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Tondiédo à Markoye (Burkina Faso). Elaboration d'un modèle théorique pour l'étude de l'art rupestre protohistorique du Sahel burkinabé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sahara : preistoria e storia del Sahara prehistory and history of the Sahara préhistoire et histoire du Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.83 à 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site néolithique de Fontréal. Un exemple d’occupation en zone humide dans la vallée de la Garonne (Castelnau d’Estrétefonds – Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.173-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondiso. L'art et la manière des gravures protohistoriques de Markoye (Burkina Faso).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire, Art et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, LVII, pp. 87-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site moustérien de type Quina dans la vallée du Celé : Pailhès à Espagnac-Sainte-Eulalie (Lot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43, pp.1-99. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2001.2312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage darwinien, en biologie... et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30 (30), pp.90-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolving Genetic History of a Population of Lathyrus sylvestris: Evidence From Temporal and Spatial Genetic Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hossaert-Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cuguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 50 (5), pp.1808. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/2410738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la Garonne et l’Aude, un couloir éolien sous-estimé au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Beauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFEQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jean-Luc Boudartchouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Peloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée Archéologique départementale de l’Ariège 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CD 09, Apr 2022, Tarascon, France. pp.90-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How aerology and biocorrosion processes influence the morphologies of the galleries and the conservation of the archaeological remains in Mas d’Azil cave (Ariège, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Karstological School -ZRCSAZU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocorrosion et art pariétal : une exclusion mutuelle à l’origine de vides archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France - Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for new pieces of the Cradle of Humankind in Southern Africa: HON and HOMME research programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Justin Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Society for Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géoarchéologie à la karstologie, le site du Castet à Montmaurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Callède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dayrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.145-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie des vides et des pleins : l’Aurignacien au pied des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre pendant la dernière glaciation. Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des collections J.-J. Pouech aux fouilles récentes au Mas d’Azil : nouveaux regards sur l’outillage lithique magdalénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Bündgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'abbé Pouech et les débuts de la Préhistoire en Ariège. Retour sur les collections d'un précurseur appaméen méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pamiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignacians in the Mas d’Azil Cave (Ariège, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Frison Institute/Geoarchaeology interest group symposium – Archaeology and Geoarchaeology of Rockshleters and Caves », symposium organisé au 80e colloque annuel de la Société américaine d’archéologie (San Francisco, Californie, États-Unis, 12-19 avril 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session C, Emergence et diversité des techno-complexes au Paléolithique moyen ancien : relations entre productions de débitage et de façonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010. Vol. 2, Paléolithique et Mésolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et complexité des productions de débitage et de façonnage en Midi toulousain du Paléolithique Inférieur au Paléolithique moyen ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, ruptures et continuité en Préhistoire. Actes du XXVIIème Congrès de la SPF, 31 mai 4 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, Les Eyzies de Tayac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quercy pleistocène : région à peuplement continu depuis 0,3 Ma ? archéo-stratigraphies et datations radiométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.67-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : cultures et environnements paléolithiques : mobilité et gestion des territoires des chasseurs-cueilleurs en Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolitique moyen du Quercy : comportements techno-économiques et variabilité des productions lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.231-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel Paléolithique ancien en Quercy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Turq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux témoins d'occupation néolithique à Saint-Michel-du-Touch (Toulouse, 31) : une unité d'habitation chasséenne avec des sols aménagés (site de la &amp;quot; Villa Ancely &amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halina Walicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamismes et rythmes évolutifs des sociétés de la Préhistoire récente. Actualité de la recherche. Actes des 9e Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Georges-de-Didonne, France. pp.215-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux témoins d'occupation néolithique à Saint-Michel-du-Touch (Toulouse, 31) : une unité d'habitation chasséenne avec des sols aménagés (site de la &amp;quot; Villa Ancely &amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halina Walicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Viarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Georges de Didonne/Royan, France. p. 1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de sites paléolithiques et mésolithiques en Midi-Pyrénées : méthodes et implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Arramond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diagnostic des sites paléolithiques et mésolithiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Depaepe; Frédéric Séara, Dec 2006, Paris, France. pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau jalon pour l'approche contextuelle du Paléolithique moyen en Midi Toulousain : Bel-Soleil à Cornebarrieu (Haute-Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Bevilacqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest : nouveaux gisements, nouveaux résultats, nouvelles méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Jaubert, I. Ortega, J.-G. Bordes, Nov 2006, Bordeaux, France. pp.173-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pleistocene Quercy : a region continually occupied over the past 400,000 years ? Archeo-stratigraphies and radiometric dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Debenham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> congress UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00369311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisons et proies : réflexions sur les notions de prédation(s) et de territoire(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalités d'occupations et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l'exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, France. pp.419-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art rupestre du Sahel burkinabé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassina Koté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kalo Millogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art rupestre du Sahel burkinabé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Perpignan, France. p. 59 à 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coudoulous I (Tour-de-Faure, Lot), site du Pléistocène moyen en Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.227-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet collectif de recherche ChroTAll : « Chronostratigraphie pléistocène des terrasses alluviales entre Pyrénées et Massif Central (Occitanie, France). Implications paléoenvironnementales et archéologiques pour les sites paléolithiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Beauvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Bündgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France. 2023, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/TVA7-9K96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Collective Research Project ChroTAll &amp;quot;Pleistocene chronostratigraphy of fluvial terraces between the Pyrenees and the Massif Central (Occitanie, France). Palaeoenvironmental and archaeological implications for Palaeolithic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Bundgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th AFEQ - CNF INQUA international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological surveys in Aha Hills (NE Namibia): first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Justin Stratford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAPA 2017 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel des bonnes pratiques dans les sites ornés en milieu souterrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touron.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pallot-Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MINISTERE DE LA CULTURE, DIRECTION GENERALE DES PATRIMOINES ET DE L'ARCHITECTURE,, pp.95, 2021, 978-2-11-167630-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier Moyen Âge en Ariège. Une histoire méconnue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ramis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes &amp; Archéologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 44 p., 2019, Les carnets de l'archéologie, 978-2-9553809-2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géologies du Mas d'Azil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ramis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grottes &amp; Archéologies. , 2, pp.44, 2016, Les carnet du Mas d'Azil, 978-2-9553809-1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoires du Mas d’Azil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ramis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottes &amp; Archéologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.44, 2015, Les carnets du Mas d'Azil, 978-2-9553809-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bosses 1, Lamagdelaine (Lot) : un gisement paléolithique moyen antérieur à l'avant-dernier Interglaciaire sur la moyenne terrasse du Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Préhistorique Française, Travaux 7, 158 p, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un hiatus peut en cacher un autre : l’apport des archives au récit de la reconnaissance de l’Azilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Comelongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la journée départementale de l’archéologie en Ariège 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Ariège-Pyrénées, pp.8-39, 2024, Actes de la journée départementale de l’archéologie en Ariège</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vides et pleins archéologiques au cours du Paléolithique supérieur (MIS 3-MIS 2) dans la grotte du Mas d’Azil (Ariège) : nouvelles données chronologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.65-84, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines du peuplement de la France (1 million d’années - 6000 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-47, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grotte du Mas d'Azil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir. V. Mistrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art préhistorique de l'Atlantique à la Méditerranée. Catalogue d'exposition, 15 mai 2023 - 7 janvier 2024, Musée d'Aquitaine, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance et Picard, pp.170-173, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Mas d’Azil de Rive droite en Rive gauche : chronique de 10 années de recherches (2011-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la journée départementale de l’archéologie en Ariège 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Ariège-Pyrénées, pp.46-71, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas d’Azil, des œuvres pariétales face aux chauves-souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Teyssandier; François Bétard; Stéphane Bourdin; Françoise Gourmelon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des sites archéologiques menaces. Patrimoine à protéger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-33, 2023, 978-2-7491-7705-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mas d’Azil, Grotte (Mas d’Azil, Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de la Méditerranée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées. II – Inventaire des representations du Paléolithique pyrénéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Publication Université Provence, pp.56-65, 2022, Préhistoires de la Méditerranée, 1032003928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées : Inventaire des représentations du Paléolithique pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Presses Universitaires de Provence, pp.56-65, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bouquetins du Mas d'Azil (Ariège, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Averbouh; Valérie Feruglio; Frédéric Plassard; Georges Sauvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouquetins et Pyrénées : I – De la Préhistoire à nos jours : offert à Jean Clottes, conservateur général du Patrimoine honoraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-99, 2021, 9791032003732. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.55129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premières traces à la fin de l'Acheuléen dans la Préhistoire de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjan (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-295, 2018, Histoire et Archéologie, 9782705695934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débitage sur enclume aux Bosses (Lamagdelaine, Lot, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre le marteau et l’enclume… » La percussion directe au percuteur dur et la diversité de ses modalités d’application, Actes de la table ronde de Toulouse, 15-17 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro spécial, p. 49-62, 2011, PALEO 2009-2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces du Paléolithique moyen. Témoins d'utilisation de silex allochtones en Quercy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evin J. (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un siècle de discours scientifique en Préhistoire. Actes du XXVIe Congrès Préhistorique de France, Congrès du Centenaire de la Société préhistorique Française, Avignon, 21-25 septembre 2004. Vol III.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, Paris, pp.217-235, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00442429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coudoulous I (Tour-de-Faure, Lot), site du Pléistocène moyen en Quercy : Bilan pluridisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Molines, J.-L. Monnier et M.-H. Moncel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données récentes sur les peuplements du Paléolithique inférieur et moyen en Europe., Actes du Colloque de Rennes, Univ. de Rennes, 22-25 sept. 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.227-251., 2005, BAR 1364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00442403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thèmes iconographiques et structure de représentation dans l'art rupestre protohistorique du Sahel : Sorbaia et Tondiedo à Markoye (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire du Collège de France « Expressions symboliques, manifestations artistiques du Néolithique et de la Protohistoire » dirigé par Jean Guilaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte du Mas d'Azil : cartographie archéologique et géoarchéologie. Prospection thématique [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Occitanie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origins in Namibia. « À la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Chadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte du Mas d’Azil, Paroi le long de la RD119, rapport d’opération de fouille archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arrighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Bundgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; DRAC / SRA Occitanie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia. « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origin in Namibia. « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Origins in Namibia « A la recherche des origines de l’Homme en Namibie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ntombi Ngoloyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazièges, Haute-Garonne, Margaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Landou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Merleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrap. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes humains du Pléistocène moyen et supérieur en Midi toulousain : contextes, ressources et comportements entre Massif Central et Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Toulouse le Mirail - Toulouse II, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : J0044535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00526018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter, interpréter et modéliser les vides et les pleins au cours du Paléolithique supérieur (MIS 3-MIS 2) à partir de l’enregistrement géoarchéologique de la grotte du Mas d’Azil (Pyrénées).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10514,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82E0F5F9"/>
+    <w:nsid w:val="19561D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10745,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-jarry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8017-3774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236697234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comelongue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Justin Stratford" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.10.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03238535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dayrens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Helene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2001.2312" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227758v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Peloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chadelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914902v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833949v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833929v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760058v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750127v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03149416v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528409v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Debenham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Demars" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371574v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Kot&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kalo Millogo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120297v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350490v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/TVA7-9K96" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917455v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touron." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallot-Frossard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pin&#231;on" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaplan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaplace" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grottesarcheologies.com/les-carnets/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175754v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175750v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202755v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840244v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537187v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205557v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266914v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205556v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/atlas-des-sites-archeologiques-menaces" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Az&#233;ma" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921637v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126466v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Azema" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/55129" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.55129" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01819316v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705697648" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051835v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442429v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442403v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995258v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02868668v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100566v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100587v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100604v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntombi Ngoloyi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/J0044535" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284468v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-jarry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8017-3774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236697234" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=HRiWFsgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905788v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103248" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comelongue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Justin Stratford" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.10.027" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14809" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dayrens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Helene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03238535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Berthet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2001.2312" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bellan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Peloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chadelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910190v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche B&#252;ndgen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03149416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Debenham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Demars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371574v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Kot&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kalo Millogo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120297v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/TVA7-9K96" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917455v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touron." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pallot-Frossard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pin&#231;on" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaplan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175755v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaplace" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grottesarcheologies.com/les-carnets/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175750v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202755v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840244v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537187v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371982v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205557v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266914v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205556v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/atlas-des-sites-archeologiques-menaces" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Az&#233;ma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921637v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126466v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Azema" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/55129" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.55129" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01819316v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705697648" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051835v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442429v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442403v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02868668v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100566v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100587v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100604v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ntombi Ngoloyi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100617v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740740v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526018v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/J0044535" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284468v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>