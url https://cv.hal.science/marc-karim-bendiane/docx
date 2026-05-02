--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-Karim BENDIANE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-karim-bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4329-8807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">248778587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-5414-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum carriage in a population under longterm, intensive malaria control in Kedougou region, Senegal: a 1-year cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadj Konko Ciré Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Katile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.e1935-e1945. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(25)00271-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and determinants of COVID-19 seroprevalence in a hard-to-access health district in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Oumarou Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoumana Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amagoron Mathias Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (7), pp.e0004842. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0004842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05471762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burden of cervical cancer in Martinique, 2012–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Najioullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97, pp.102857. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2025.102857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of cancer recurrence in long-term post-menopausal breast cancer women: evidence from the French national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Ben Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.1019. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-025-10094-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and cultural factors associated with pap smear screening among French women living in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1125. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-18633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Fear of Breast Cancer Recurrence in women five years after diagnosis using Machine Learning and healthcare reimbursement data from the French nationwide VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Koume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.105705. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05031130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Sequelae in Women with a History of Localized Breast Cancer: Results from the French VICAN Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liacine Bouaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douae El Fatouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1161. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13051161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of active surveillance for prostate cancer on the risk of depression and anxiety: Patient-reported outcomes (PROs) from the Vican Prospective Cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rybikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (6SUPPL), pp.220-220. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2021.39.6_suppl.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03665171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer screening practices among cancer survivors five years after diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.805-813. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10389-019-01179-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physical activity and body weight changes in breast cancer survivors five years after diagnosis – VICAN 2 & 5 French national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.248 - 255. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The positive effect of workplace accommodations on the continued employment of cancer survivors five years after diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (9), pp.4435-4443. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-019-05189-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of Sexual Health in Cancer Survivors Five Years after Diagnosis: Data from the French National Prospective VICAN Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3453. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12113453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03192591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to inpatient palliative care among cancer patients in France: an analysis based on the national cancer cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bihan-Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.798. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-020-05667-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03106272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of non-conventional medicine and lifestyle change among cancer survivors: evidence from the national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.779-789. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-020-00892-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03096544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of health literacy on medico‐social follow‐up visits among French cancer survivors 5 years after diagnosis: The national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoufa M Ousseine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti‐watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Memoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.4185-4196. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.3074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underprescription of Step III Opioids in French Cancer Survivors With Chronic Pain: A Call for Integrated Early Palliative Care in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2019.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Health Problems and Discussion in Colorectal Cancer Patients Two Years After Diagnosis: A National Cross-Sectional Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.96-110. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsxm.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02556102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to palliative care for cancer patients between diagnosis and death: a national cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn R Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.443-455. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CLEP.S198499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02360074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality in income change among cancer survivors five years after diagnosis: Evidence from a French national survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (10), pp.e0222832. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02314937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Return to work after a cancer diagnosis].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (4), pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03097250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to palliative care for cancer patients between diagnosis and death: a national cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Ouowéné Sougué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Beaubrun-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.443-455. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CLEP.S198499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual desire of French representative prostate cancer survivors 2 years after diagnosis (the VICAN survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.2517-2524. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-018-4536-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility status perception, fertility preservation and desire to have children in cancer survivors: French VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Jegaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Science OA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (10), pp.FSO343. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fsoa-2018-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opioid analgesics prescription in people with and without cancer in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of opioid management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.245-256. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5055/jom.2018.0456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02093712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opioid Analgesics Prescription to End-of-Life Cancer Patients: Characteristics, Attitudes, and Practices of French General Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Palliative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (12), pp.1741-1748. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jpm.2018.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02093734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic neuropathic pain negatively associated with employment retention of cancer survivors: evidence from a national French survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.115-126. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-017-0650-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pain in methadone patients: Time to address undertreatment and suicide risk (ANRS-Methaville trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vilotitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), pp.e0176288. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0176288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01985280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotherapy in Old Women with Breast Cancer: Is Age Still a Predictor for Under Treatment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Meresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Retornaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.256-266. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbj.12726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01994790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of non-conventional medicine two years after cancer diagnosis in France: evidence from the VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-017-0599-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01986025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the French palliative care policy effective everywhere? Geographic variation in changes in inpatient death rates among older patients in France, 2010–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Weeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Palliative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.242--247. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21037/apm.2016.08.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Discussion About Sexual Health With Health Care Providers After Cancer-A National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (11), pp.1686--1694. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsxm.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The labour market, psychosocial outcomes and health conditions in cancer survivors: protocol for a nationwide longitudinal survey 2 and 5 years after cancer diagnosis (the VICAN survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.e005971. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health problems in French cancer survivors two years after diagnosis – the national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-015-0506-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physician and patient's adherence to antiretroviral prophylaxis after sexual exposure to HIV: results from south-eastern France AIDS IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Almeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (05), pp.537-541. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540120701867198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs socio-économiques associes au recours au dépistage organise du cancer du col de l'utérus, Martinique, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Veronique-Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adelf-Epiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès international Francophone d'épidémiologie et de la santé publique, Dec 2025, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous assessment of multiple sources of Differential Item Functioning and Response Shift in health-related quality of life of cancer survivors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Blanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Istvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Conference of the International Society for Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cologne, Germany. Quality of life Research, 33 (S1), pp.133, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le Développement Post Traumatique Positif après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque universitaire international infirmier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">326 (PB-121) - Mammography screening among women living in Reunion Island (South Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chirpaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 11TH EUROPEAN BREAST CANCER CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, 21-23 March 2018 • Barcelona, Spain, Spain. 92 (3), pp.S90, 2018, Abstracts, EBCC 11 - Poster Session (Thursday, 22 March 2018). </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(18)30499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02083742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rapport National du Cancer au Grand-Duché du Luxembourg : 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National du Cancer (Luxembourg). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie cinq an après un diagnostic de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 978-2-37219-382-5, ISBN net : 978-2-37219-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-Karim BENDIANE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-karim-bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4329-8807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">248778587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-5414-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs socio-économiques associes au recours au dépistage organise du cancer du col de l'utérus, Martinique, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Veronique-Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adelf-Epiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès international Francophone d'épidémiologie et de la santé publique, Dec 2025, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burden of cervical cancer in Martinique, 2012–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Najioullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97, pp.102857. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2025.102857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of cancer recurrence in long-term post-menopausal breast cancer women: evidence from the French national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Ben Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.1019. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-025-10094-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and determinants of COVID-19 seroprevalence in a hard-to-access health district in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Oumarou Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoumana Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amagoron Mathias Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (7), pp.e0004842. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0004842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05471762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum carriage in a population under longterm, intensive malaria control in Kedougou region, Senegal: a 1-year cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadj Konko Ciré Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Katile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.e1935-e1945. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(25)00271-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and cultural factors associated with pap smear screening among French women living in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1125. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-18633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Fear of Breast Cancer Recurrence in women five years after diagnosis using Machine Learning and healthcare reimbursement data from the French nationwide VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Koume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.105705. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05031130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Sequelae in Women with a History of Localized Breast Cancer: Results from the French VICAN Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liacine Bouaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douae El Fatouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1161. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13051161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of active surveillance for prostate cancer on the risk of depression and anxiety: Patient-reported outcomes (PROs) from the Vican Prospective Cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rybikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (6SUPPL), pp.220-220. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2021.39.6_suppl.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03665171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer screening practices among cancer survivors five years after diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.805-813. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10389-019-01179-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physical activity and body weight changes in breast cancer survivors five years after diagnosis – VICAN 2 & 5 French national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.248 - 255. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of Sexual Health in Cancer Survivors Five Years after Diagnosis: Data from the French National Prospective VICAN Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3453. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12113453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03192591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The positive effect of workplace accommodations on the continued employment of cancer survivors five years after diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (9), pp.4435-4443. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-019-05189-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to inpatient palliative care among cancer patients in France: an analysis based on the national cancer cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bihan-Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.798. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-020-05667-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03106272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of non-conventional medicine and lifestyle change among cancer survivors: evidence from the national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.779-789. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-020-00892-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03096544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of health literacy on medico‐social follow‐up visits among French cancer survivors 5 years after diagnosis: The national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoufa M Ousseine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti‐watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Memoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.4185-4196. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.3074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Health Problems and Discussion in Colorectal Cancer Patients Two Years After Diagnosis: A National Cross-Sectional Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.96-110. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsxm.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02556102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underprescription of Step III Opioids in French Cancer Survivors With Chronic Pain: A Call for Integrated Early Palliative Care in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2019.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality in income change among cancer survivors five years after diagnosis: Evidence from a French national survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (10), pp.e0222832. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02314937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to palliative care for cancer patients between diagnosis and death: a national cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn R Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.443-455. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CLEP.S198499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02360074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Return to work after a cancer diagnosis].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (4), pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03097250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to palliative care for cancer patients between diagnosis and death: a national cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Ouowéné Sougué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Beaubrun-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.443-455. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CLEP.S198499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual desire of French representative prostate cancer survivors 2 years after diagnosis (the VICAN survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.2517-2524. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-018-4536-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility status perception, fertility preservation and desire to have children in cancer survivors: French VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Jegaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Science OA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (10), pp.FSO343. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fsoa-2018-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opioid Analgesics Prescription to End-of-Life Cancer Patients: Characteristics, Attitudes, and Practices of French General Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Palliative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (12), pp.1741-1748. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jpm.2018.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02093734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opioid analgesics prescription in people with and without cancer in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of opioid management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.245-256. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5055/jom.2018.0456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02093712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic neuropathic pain negatively associated with employment retention of cancer survivors: evidence from a national French survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.115-126. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-017-0650-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotherapy in Old Women with Breast Cancer: Is Age Still a Predictor for Under Treatment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Meresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Retornaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.256-266. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbj.12726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01994790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of non-conventional medicine two years after cancer diagnosis in France: evidence from the VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-017-0599-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01986025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pain in methadone patients: Time to address undertreatment and suicide risk (ANRS-Methaville trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vilotitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), pp.e0176288. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0176288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01985280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the French palliative care policy effective everywhere? Geographic variation in changes in inpatient death rates among older patients in France, 2010–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Weeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Palliative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.242--247. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21037/apm.2016.08.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Discussion About Sexual Health With Health Care Providers After Cancer-A National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (11), pp.1686--1694. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsxm.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The labour market, psychosocial outcomes and health conditions in cancer survivors: protocol for a nationwide longitudinal survey 2 and 5 years after cancer diagnosis (the VICAN survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.e005971. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health problems in French cancer survivors two years after diagnosis – the national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-015-0506-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physician and patient's adherence to antiretroviral prophylaxis after sexual exposure to HIV: results from south-eastern France AIDS IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Almeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (05), pp.537-541. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540120701867198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous assessment of multiple sources of Differential Item Functioning and Response Shift in health-related quality of life of cancer survivors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Blanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Istvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Conference of the International Society for Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cologne, Germany. Quality of life Research, 33 (S1), pp.133, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le Développement Post Traumatique Positif après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque universitaire international infirmier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">326 (PB-121) - Mammography screening among women living in Reunion Island (South Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chirpaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 11TH EUROPEAN BREAST CANCER CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, 21-23 March 2018 • Barcelona, Spain, Spain. 92 (3), pp.S90, 2018, Abstracts, EBCC 11 - Poster Session (Thursday, 22 March 2018). </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(18)30499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02083742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rapport National du Cancer au Grand-Duché du Luxembourg : 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National du Cancer (Luxembourg). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie cinq an après un diagnostic de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 978-2-37219-382-5, ISBN net : 978-2-37219-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3354E111"/>
+    <w:nsid w:val="3C2352EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-karim-bendiane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4329-8807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248778587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5414-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379348v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Legendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadj Konko Cir&#233; Ba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Katile" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00271-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Oumarou Thera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumana Doumbia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amagoron Mathias Dolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004842" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houpert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sylvestre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Najioullah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2025.102857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05395634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Ben Smith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Magnani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10094-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18633-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05031130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Koume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105705" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae El Fatouhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13051161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Pignot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Walz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rybikowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.6_suppl.220" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Monet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-019-01179-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02445816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05189-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03192591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Charif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113453" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03106272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bihan-Benjamin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Bousquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05667-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03096544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-020-00892-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufa M Ousseine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti&#8208;watel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Memoli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2019.10.027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02556102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Almont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Couteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2018.11.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02360074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn R Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean Bousquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bihan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CLEP.S198499" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02314937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222832" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03097250v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Ouow&#233;n&#233; Sougu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Beaubrun-Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Montabord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Girodet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4536-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jegaden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fsoa-2018-0018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5055/jom.2018.0456" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2018.0222" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cortaredona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0650-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01985280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nordmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lions" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176288" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01994790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Meresse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Retornaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbj.12726" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01986025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0599-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01448241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Weeks" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/apm.2016.08.05" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2016.09.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005971" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424799v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dominique" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-015-0506-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513456v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Almeda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120701867198" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Veronique-Baudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02083742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chirpaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bruneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(18)30499-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-karim-bendiane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4329-8807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248778587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5414-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houpert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Veronique-Baudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sylvestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Najioullah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2025.102857" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05395634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Ben Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Magnani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10094-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Oumarou Thera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumana Doumbia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amagoron Mathias Dolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004842" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Legendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadj Konko Cir&#233; Ba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Katile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00271-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18633-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05031130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Koume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae El Fatouhi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13051161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Pignot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Walz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rybikowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.6_suppl.220" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Monet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-019-01179-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03192591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Charif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02445816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05189-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03106272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bihan-Benjamin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Bousquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05667-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03096544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-020-00892-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufa M Ousseine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti&#8208;watel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Memoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02556102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Almont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Couteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2018.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2019.10.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02314937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222832" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02360074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn R Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean Bousquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CLEP.S198499" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03097250v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Ouow&#233;n&#233; Sougu&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Beaubrun-Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Montabord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Girodet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4536-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jegaden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fsoa-2018-0018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2018.0222" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093712v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5055/jom.2018.0456" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cortaredona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0650-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01994790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Meresse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Retornaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbj.12726" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01986025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0599-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01985280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nordmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lions" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176288" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01448241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Weeks" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/apm.2016.08.05" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2016.09.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005971" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dominique" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-015-0506-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Almeda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120701867198" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02083742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chirpaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bruneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(18)30499-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>