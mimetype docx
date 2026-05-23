--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-Karim BENDIANE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-karim-bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4329-8807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">248778587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-5414-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs socio-économiques associes au recours au dépistage organise du cancer du col de l'utérus, Martinique, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Veronique-Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adelf-Epiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès international Francophone d'épidémiologie et de la santé publique, Dec 2025, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burden of cervical cancer in Martinique, 2012–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Najioullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97, pp.102857. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2025.102857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of cancer recurrence in long-term post-menopausal breast cancer women: evidence from the French national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Ben Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.1019. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-025-10094-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and determinants of COVID-19 seroprevalence in a hard-to-access health district in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Oumarou Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoumana Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amagoron Mathias Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (7), pp.e0004842. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0004842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05471762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum carriage in a population under longterm, intensive malaria control in Kedougou region, Senegal: a 1-year cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadj Konko Ciré Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Katile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.e1935-e1945. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(25)00271-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and cultural factors associated with pap smear screening among French women living in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1125. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-18633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Fear of Breast Cancer Recurrence in women five years after diagnosis using Machine Learning and healthcare reimbursement data from the French nationwide VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Koume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.105705. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05031130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Sequelae in Women with a History of Localized Breast Cancer: Results from the French VICAN Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liacine Bouaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douae El Fatouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1161. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13051161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of active surveillance for prostate cancer on the risk of depression and anxiety: Patient-reported outcomes (PROs) from the Vican Prospective Cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rybikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (6SUPPL), pp.220-220. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2021.39.6_suppl.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03665171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer screening practices among cancer survivors five years after diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.805-813. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10389-019-01179-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physical activity and body weight changes in breast cancer survivors five years after diagnosis – VICAN 2 & 5 French national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.248 - 255. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of Sexual Health in Cancer Survivors Five Years after Diagnosis: Data from the French National Prospective VICAN Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3453. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12113453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03192591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The positive effect of workplace accommodations on the continued employment of cancer survivors five years after diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (9), pp.4435-4443. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-019-05189-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to inpatient palliative care among cancer patients in France: an analysis based on the national cancer cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bihan-Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.798. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-020-05667-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03106272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of non-conventional medicine and lifestyle change among cancer survivors: evidence from the national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.779-789. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-020-00892-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03096544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of health literacy on medico‐social follow‐up visits among French cancer survivors 5 years after diagnosis: The national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoufa M Ousseine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti‐watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Memoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.4185-4196. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.3074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Health Problems and Discussion in Colorectal Cancer Patients Two Years After Diagnosis: A National Cross-Sectional Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.96-110. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsxm.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02556102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underprescription of Step III Opioids in French Cancer Survivors With Chronic Pain: A Call for Integrated Early Palliative Care in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2019.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality in income change among cancer survivors five years after diagnosis: Evidence from a French national survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (10), pp.e0222832. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02314937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to palliative care for cancer patients between diagnosis and death: a national cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn R Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.443-455. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CLEP.S198499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02360074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Return to work after a cancer diagnosis].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (4), pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03097250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to palliative care for cancer patients between diagnosis and death: a national cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Ouowéné Sougué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Beaubrun-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.443-455. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CLEP.S198499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual desire of French representative prostate cancer survivors 2 years after diagnosis (the VICAN survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.2517-2524. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-018-4536-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility status perception, fertility preservation and desire to have children in cancer survivors: French VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Jegaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Science OA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (10), pp.FSO343. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fsoa-2018-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opioid Analgesics Prescription to End-of-Life Cancer Patients: Characteristics, Attitudes, and Practices of French General Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Palliative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (12), pp.1741-1748. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jpm.2018.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02093734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opioid analgesics prescription in people with and without cancer in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of opioid management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.245-256. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5055/jom.2018.0456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02093712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic neuropathic pain negatively associated with employment retention of cancer survivors: evidence from a national French survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.115-126. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-017-0650-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotherapy in Old Women with Breast Cancer: Is Age Still a Predictor for Under Treatment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Meresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Retornaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.256-266. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbj.12726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01994790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of non-conventional medicine two years after cancer diagnosis in France: evidence from the VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-017-0599-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01986025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pain in methadone patients: Time to address undertreatment and suicide risk (ANRS-Methaville trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vilotitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), pp.e0176288. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0176288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01985280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the French palliative care policy effective everywhere? Geographic variation in changes in inpatient death rates among older patients in France, 2010–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Weeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Palliative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.242--247. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21037/apm.2016.08.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Discussion About Sexual Health With Health Care Providers After Cancer-A National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (11), pp.1686--1694. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsxm.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The labour market, psychosocial outcomes and health conditions in cancer survivors: protocol for a nationwide longitudinal survey 2 and 5 years after cancer diagnosis (the VICAN survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.e005971. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health problems in French cancer survivors two years after diagnosis – the national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-015-0506-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physician and patient's adherence to antiretroviral prophylaxis after sexual exposure to HIV: results from south-eastern France AIDS IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Almeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (05), pp.537-541. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540120701867198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous assessment of multiple sources of Differential Item Functioning and Response Shift in health-related quality of life of cancer survivors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Blanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Istvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Conference of the International Society for Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cologne, Germany. Quality of life Research, 33 (S1), pp.133, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le Développement Post Traumatique Positif après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque universitaire international infirmier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">326 (PB-121) - Mammography screening among women living in Reunion Island (South Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chirpaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 11TH EUROPEAN BREAST CANCER CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, 21-23 March 2018 • Barcelona, Spain, Spain. 92 (3), pp.S90, 2018, Abstracts, EBCC 11 - Poster Session (Thursday, 22 March 2018). </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(18)30499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02083742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rapport National du Cancer au Grand-Duché du Luxembourg : 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National du Cancer (Luxembourg). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie cinq an après un diagnostic de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 978-2-37219-382-5, ISBN net : 978-2-37219-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-Karim BENDIANE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-karim-bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4329-8807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">248778587</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-5414-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs socio-économiques associes au recours au dépistage organise du cancer du col de l'utérus, Martinique, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Veronique-Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adelf-Epiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès international Francophone d'épidémiologie et de la santé publique, Dec 2025, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burden of cervical cancer in Martinique, 2012–2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Najioullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97, pp.102857. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canep.2025.102857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of cancer recurrence in long-term post-menopausal breast cancer women: evidence from the French national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Ben Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (12), pp.1019. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-025-10094-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and determinants of COVID-19 seroprevalence in a hard-to-access health district in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Oumarou Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoumana Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amagoron Mathias Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (7), pp.e0004842. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgph.0004842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05471762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmodium falciparum carriage in a population under longterm, intensive malaria control in Kedougou region, Senegal: a 1-year cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadj Konko Ciré Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mady Cissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Katile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet global health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (11), pp.e1935-e1945. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2214-109X(25)00271-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and cultural factors associated with pap smear screening among French women living in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1125. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-18633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Fear of Breast Cancer Recurrence in women five years after diagnosis using Machine Learning and healthcare reimbursement data from the French nationwide VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Koume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.105705. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05031130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Sequelae in Women with a History of Localized Breast Cancer: Results from the French VICAN Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liacine Bouaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douae El Fatouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1161. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13051161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal cancer screening practices among cancer survivors five years after diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.805-813. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10389-019-01179-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of physical activity and body weight changes in breast cancer survivors five years after diagnosis – VICAN 2 & 5 French national surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Monet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.248 - 255. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03462094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of active surveillance for prostate cancer on the risk of depression and anxiety: Patient-reported outcomes (PROs) from the Vican Prospective Cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Walz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rybikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (6SUPPL), pp.220-220. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2021.39.6_suppl.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03665171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The positive effect of workplace accommodations on the continued employment of cancer survivors five years after diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (9), pp.4435-4443. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-019-05189-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration of Sexual Health in Cancer Survivors Five Years after Diagnosis: Data from the French National Prospective VICAN Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3453. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12113453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03192591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to inpatient palliative care among cancer patients in France: an analysis based on the national cancer cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bihan-Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.798. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-020-05667-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03106272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of non-conventional medicine and lifestyle change among cancer survivors: evidence from the national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (6), pp.779-789. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-020-00892-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03096544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of health literacy on medico‐social follow‐up visits among French cancer survivors 5 years after diagnosis: The national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoufa M Ousseine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti‐watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Memoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.4185-4196. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.3074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Health Problems and Discussion in Colorectal Cancer Patients Two Years After Diagnosis: A National Cross-Sectional Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.96-110. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsxm.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02556102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underprescription of Step III Opioids in French Cancer Survivors With Chronic Pain: A Call for Integrated Early Palliative Care in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2019.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequality in income change among cancer survivors five years after diagnosis: Evidence from a French national survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (10), pp.e0222832. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0222832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02314937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to palliative care for cancer patients between diagnosis and death: a national cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn R Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.443-455. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CLEP.S198499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02360074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Return to work after a cancer diagnosis].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (4), pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03097250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to palliative care for cancer patients between diagnosis and death: a national cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Ouowéné Sougué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Beaubrun-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Montabord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.443-455. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CLEP.S198499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual desire of French representative prostate cancer survivors 2 years after diagnosis (the VICAN survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.2517-2524. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-018-4536-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility status perception, fertility preservation and desire to have children in cancer survivors: French VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Jegaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Preau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Peretti-Watel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Science OA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (10), pp.FSO343. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fsoa-2018-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opioid analgesics prescription in people with and without cancer in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of opioid management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.245-256. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5055/jom.2018.0456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02093712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opioid Analgesics Prescription to End-of-Life Cancer Patients: Characteristics, Attitudes, and Practices of French General Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Janah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Palliative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (12), pp.1741-1748. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jpm.2018.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02093734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic neuropathic pain negatively associated with employment retention of cancer survivors: evidence from a national French survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.115-126. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-017-0650-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of non-conventional medicine two years after cancer diagnosis in France: evidence from the VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Huiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.421-430. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-017-0599-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01986025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotherapy in Old Women with Breast Cancer: Is Age Still a Predictor for Under Treatment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Meresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Retornaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.256-266. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbj.12726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01994790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pain in methadone patients: Time to address undertreatment and suicide risk (ANRS-Methaville trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Nordmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vilotitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), pp.e0176288. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0176288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01985280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the French palliative care policy effective everywhere? Geographic variation in changes in inpatient death rates among older patients in France, 2010–2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Weeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Palliative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (4), pp.242--247. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21037/apm.2016.08.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Discussion About Sexual Health With Health Care Providers After Cancer-A National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (11), pp.1686--1694. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsxm.2016.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The labour market, psychosocial outcomes and health conditions in cancer survivors: protocol for a nationwide longitudinal survey 2 and 5 years after cancer diagnosis (the VICAN survey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortaredona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.e005971. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2014-005971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health problems in French cancer survivors two years after diagnosis – the national VICAN survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Charif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Survivorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11764-015-0506-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physician and patient's adherence to antiretroviral prophylaxis after sexual exposure to HIV: results from south-eastern France AIDS IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Almeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (05), pp.537-541. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540120701867198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous assessment of multiple sources of Differential Item Functioning and Response Shift in health-related quality of life of cancer survivors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Blanchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Istvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Conference of the International Society for Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cologne, Germany. Quality of life Research, 33 (S1), pp.133, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’information et de la modification des comportements sur le Développement Post Traumatique Positif après un cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Saliba-Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque universitaire international infirmier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">326 (PB-121) - Mammography screening among women living in Reunion Island (South Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chirpaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 11TH EUROPEAN BREAST CANCER CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, 21-23 March 2018 • Barcelona, Spain, Spain. 92 (3), pp.S90, 2018, Abstracts, EBCC 11 - Poster Session (Thursday, 22 March 2018). </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(18)30499-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02083742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rapport National du Cancer au Grand-Duché du Luxembourg : 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National du Cancer (Luxembourg). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie cinq an après un diagnostic de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Karim Bendiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 978-2-37219-382-5, ISBN net : 978-2-37219-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C2352EE"/>
+    <w:nsid w:val="FB143C2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-karim-bendiane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4329-8807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248778587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5414-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houpert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Veronique-Baudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sylvestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Najioullah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2025.102857" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05395634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Ben Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Magnani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10094-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Oumarou Thera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumana Doumbia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amagoron Mathias Dolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004842" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Legendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadj Konko Cir&#233; Ba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Katile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00271-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18633-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05031130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Koume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae El Fatouhi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13051161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Pignot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Walz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rybikowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.6_suppl.220" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Monet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-019-01179-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03192591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Charif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02445816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05189-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03106272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bihan-Benjamin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Bousquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05667-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03096544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-020-00892-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufa M Ousseine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti&#8208;watel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Memoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02556102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Almont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Couteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2018.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2019.10.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02314937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222832" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02360074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn R Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean Bousquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CLEP.S198499" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03097250v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Ouow&#233;n&#233; Sougu&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Beaubrun-Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Montabord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Girodet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4536-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jegaden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fsoa-2018-0018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2018.0222" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093712v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5055/jom.2018.0456" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cortaredona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0650-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01994790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Meresse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Retornaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbj.12726" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01986025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0599-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01985280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nordmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lions" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176288" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01448241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Weeks" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/apm.2016.08.05" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2016.09.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005971" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dominique" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-015-0506-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Almeda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120701867198" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02083742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chirpaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bruneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(18)30499-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-karim-bendiane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4329-8807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248778587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5414-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houpert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Karim Bendiane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Veronique-Baudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sylvestre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Najioullah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2025.102857" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05395634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Ben Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Magnani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10094-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Oumarou Thera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Landier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumana Doumbia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amagoron Mathias Dolo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0004842" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Legendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadj Konko Cir&#233; Ba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Katile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00271-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18633-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05031130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Koume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Delrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae El Fatouhi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13051161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Monet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-019-01179-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03462094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.07.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Pignot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Walz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rybikowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2021.39.6_suppl.220" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02445816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-05189-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03192591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Charif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113453" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03106272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bihan-Benjamin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Jean Bousquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05667-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03096544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-020-00892-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoufa M Ousseine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti&#8208;watel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Memoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02556102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Almont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Couteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2018.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2019.10.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02314937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222832" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02360074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn R Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean Bousquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CLEP.S198499" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03097250v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Ouow&#233;n&#233; Sougu&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Beaubrun-Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Montabord" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Girodet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4536-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jegaden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fsoa-2018-0018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093712v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5055/jom.2018.0456" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2018.0222" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cortaredona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0650-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01986025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0599-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01994790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Meresse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Retornaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbj.12726" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01985280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nordmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vilotitch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lions" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mora" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176288" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01448241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Weeks" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/apm.2016.08.05" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsxm.2016.09.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2014-005971" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dominique" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-015-0506-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Almeda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540120701867198" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stahl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Istvan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Evans" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02083742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chirpaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bruneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(18)30499-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>