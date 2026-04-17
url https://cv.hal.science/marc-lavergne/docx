--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -2097,96 +2097,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05464353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la mer Rouge, d'ambitieuses &amp;quot;visions&amp;quot;confrontées à la persistance des menaces</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68, pp.53-55</w:t>
+              <w:t xml:space="preserve">Orients Stratégiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05002504v1</w:t>
+                <w:t xml:space="preserve">halshs-03904073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la mer Rouge, d'ambitieuses &amp;quot;visions&amp;quot; confrontées à la persistance des menaces</w:t>
               </w:r>
@@ -2235,96 +2235,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
+                <w:t xml:space="preserve">Autour de la mer Rouge, d'ambitieuses &amp;quot;visions&amp;quot;confrontées à la persistance des menaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orients Stratégiques </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03904073v1</w:t>
+                <w:t xml:space="preserve">halshs-05002504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emirats Arabes Unis, du Golfe à la mer Rouge :entre nouveaux défis et nouvelles menaces</w:t>
               </w:r>
@@ -3900,96 +3900,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01883318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au sultanat d'Oman, de nouveaux défis pour une fin de règne</w:t>
+                <w:t xml:space="preserve">Damietta, an affluent egyptian city under the threat of globalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Terrorisme Les filières djihadistes en Europe, 87, pp.26-30</w:t>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Villes nouvelles au Maghreb. Discours et réalités, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01580843v1</w:t>
+                <w:t xml:space="preserve">halshs-01481644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de &amp;quot;Géopolitique de Dubaï et des Émirats arabes unis&amp;quot;, de William Guéraiche, Nancy, Arbre Bleu, 2014, 321 pages</w:t>
               </w:r>
@@ -4038,96 +4038,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01481656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damietta, an affluent egyptian city under the threat of globalization.</w:t>
+                <w:t xml:space="preserve">Au sultanat d'Oman, de nouveaux défis pour une fin de règne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Villes nouvelles au Maghreb. Discours et réalités, 29</w:t>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Terrorisme Les filières djihadistes en Europe, 87, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01481644v1</w:t>
+                <w:t xml:space="preserve">halshs-01580843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie égyptienne après la tourmente : les défis sont toujours là...</w:t>
               </w:r>
@@ -10434,151 +10434,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01580847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egypt under dictatorship : what expectations behind the promises ?</w:t>
+                <w:t xml:space="preserve">Résoudre un conflit sans en chercher les causes ? La RCA entre imposture et amnésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01219804v1</w:t>
+                <w:t xml:space="preserve">halshs-01018241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résoudre un conflit sans en chercher les causes ? La RCA entre imposture et amnésie</w:t>
+                <w:t xml:space="preserve">Egypt under dictatorship : what expectations behind the promises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01018241v1</w:t>
+                <w:t xml:space="preserve">halshs-01219804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Soudan, terre d'accueil, terre d'exode : les migrations, de l'accident à la norme</w:t>
               </w:r>
@@ -11376,51 +11376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F24C0102"/>
+    <w:nsid w:val="095E9DBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11524,51 +11524,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75064463"/>
+    <w:nsid w:val="F613EEF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11672,51 +11672,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8339B411"/>
+    <w:nsid w:val="AD36FD94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11820,51 +11820,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="386FE9B3"/>
+    <w:nsid w:val="E54D7FB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11968,51 +11968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9B097486"/>
+    <w:nsid w:val="29DE61B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12116,51 +12116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D0F801F2"/>
+    <w:nsid w:val="681217BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12264,51 +12264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="78DA7FA7"/>
+    <w:nsid w:val="14D61706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12412,51 +12412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="39361A46"/>
+    <w:nsid w:val="5144AE76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12560,51 +12560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F87553A7"/>
+    <w:nsid w:val="50FD4B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12708,51 +12708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="17C3B4B0"/>
+    <w:nsid w:val="86B6D822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12856,51 +12856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B22F61AF"/>
+    <w:nsid w:val="7B406EFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13004,51 +13004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D63BE8CA"/>
+    <w:nsid w:val="203A7B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13152,51 +13152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="53E1917E"/>
+    <w:nsid w:val="697F7486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13300,51 +13300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="F9D1E0E8"/>
+    <w:nsid w:val="F2D2150D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13448,51 +13448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="37D5B90C"/>
+    <w:nsid w:val="B4F883BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13596,51 +13596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="E24D1E37"/>
+    <w:nsid w:val="DA6F3940"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13744,51 +13744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="A4278D0D"/>
+    <w:nsid w:val="55661824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13892,51 +13892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="C89BD11C"/>
+    <w:nsid w:val="6CDFEFE7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14040,51 +14040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="C2330CF2"/>
+    <w:nsid w:val="E20C1D9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14188,51 +14188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="089E6354"/>
+    <w:nsid w:val="D3A8D648"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14336,51 +14336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="70B1B57D"/>
+    <w:nsid w:val="B44692B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14627,51 +14627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:collongue@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marclavergne.unblog.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464289v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002501v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02598900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.3498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02599033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.158.0112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.085.0017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00398972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dumortier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marchal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00425450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ahmed Babiker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caoum.1989.3312" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116873v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527670v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026366v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj-editions.fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144216v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj-editeurs.fr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-conflits-dans-le-monde-2ed-approche-geopolitique-9782200611613" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grotius.org" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593367v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weissman Fabrice" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528056v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duvigneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606547v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375152v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:collongue@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marclavergne.unblog.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464289v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002501v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02598900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.3498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02599033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.158.0112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.085.0017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00398972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dumortier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marchal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00425450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ahmed Babiker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caoum.1989.3312" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116873v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527670v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026366v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj-editions.fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144216v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj-editeurs.fr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-conflits-dans-le-monde-2ed-approche-geopolitique-9782200611613" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grotius.org" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593367v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weissman Fabrice" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528056v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duvigneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219804v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606547v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375152v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>