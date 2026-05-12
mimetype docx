--- v1 (2026-04-17)
+++ v2 (2026-05-12)
@@ -1097,51 +1097,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (97)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1338,165 +1338,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05550164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer Rouge, de la mondialisation des échanges à la globalisation des conflits</w:t>
+                <w:t xml:space="preserve">Soudan, tentative de décryptage d'un calvaire africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Géopolitique de la mer Rouge, 196, pp.3-25</w:t>
+              <w:t xml:space="preserve">Afkar/Idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Afkar/Idées, Afkar / Idées, n. 75 - Eté 2025 - Autoritarismes et société civile dans la région MENA (75), pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05002487v1</w:t>
+                <w:t xml:space="preserve">halshs-05550218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soudan, tentative de décryptage d'un calvaire africain</w:t>
+                <w:t xml:space="preserve">La mer Rouge, de la mondialisation des échanges à la globalisation des conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afkar/Idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Afkar/Idées, Afkar / Idées, n. 75 - Eté 2025 - Autoritarismes et société civile dans la région MENA (75), pp.58-61</w:t>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Géopolitique de la mer Rouge, 196, pp.3-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05550218v1</w:t>
+                <w:t xml:space="preserve">halshs-05002487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt ans après : Soudan, le choc en retour de la crise du Darfour ?</w:t>
               </w:r>
@@ -1545,648 +1545,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04383711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer Rouge, mer de toutes les batailles</w:t>
+                <w:t xml:space="preserve">Security Developments in the Red Sea: a focus on the southern Gate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Diplomatie, 127, pp.12-18</w:t>
+              <w:t xml:space="preserve">Al Masarat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05002501v1</w:t>
+                <w:t xml:space="preserve">halshs-05002500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Developments in the Red Sea: a focus on the southern Gate</w:t>
+                <w:t xml:space="preserve">La mer Rouge, mer de toutes les batailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Al Masarat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.7-13</w:t>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Diplomatie, 127, pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05002500v1</w:t>
+                <w:t xml:space="preserve">halshs-05002501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CITOYENS, CITOYENNES DANS UN ÉTAT : LA NAISSANCE D'UN PARTI DE RUPTURE AVEC L'ORDRE CONFESSIONNEL</w:t>
+                <w:t xml:space="preserve">Citoyens, citoyennes dans un État :la naissance d'un parti de rupture avec l'ordre confessionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orients Stratégiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15, pp.79-99 ;</w:t>
+              <w:t xml:space="preserve">, 2023, Liban : Polycrise et menaces existentielles, 15, pp.79-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05002532v1</w:t>
+                <w:t xml:space="preserve">halshs-04385490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyens, citoyennes dans un État :la naissance d'un parti de rupture avec l'ordre confessionnel</w:t>
+                <w:t xml:space="preserve">Citoyens, citoyennes dans un Etat: la naissance d'un parti de rupture avec l'ordre confessionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orients Stratégiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Liban : Polycrise et menaces existentielles, 15, pp.79-99</w:t>
+              <w:t xml:space="preserve">, 2023, Orients stratégiques, 15, pp.79-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04385490v1</w:t>
+                <w:t xml:space="preserve">hal-05015449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyens, citoyennes dans un Etat: la naissance d'un parti de rupture avec l'ordre confessionnel</w:t>
+                <w:t xml:space="preserve">Vingt ans après: Soudan, le choc en retour de la crise du darfour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orients Stratégiques </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Orients stratégiques, 15, pp.79-100</w:t>
+              <w:t xml:space="preserve">L’Ouest Saharien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.205-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015449v1</w:t>
+                <w:t xml:space="preserve">halshs-05002496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vingt ans après: Soudan, le choc en retour de la crise du darfour ?</w:t>
+                <w:t xml:space="preserve">Vingt ans après, le choc en retour de la crise du Darfour?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Ouest Saharien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.205-226</w:t>
+              <w:t xml:space="preserve">L'Ouest Saharien : Cahiers d'Etudes Pluridisciplinaires,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Cahiers d'études pluridisciplinaires vol. 19, 19, pp.205-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05002496v1</w:t>
+                <w:t xml:space="preserve">halshs-05464356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vingt ans après, le choc en retour de la crise du Darfour?</w:t>
+                <w:t xml:space="preserve">Soudan : la fin amère d'une transition démocratique en trompe l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ouest Saharien : Cahiers d'Etudes Pluridisciplinaires,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Cahiers d'études pluridisciplinaires vol. 19, 19, pp.205-228</w:t>
+              <w:t xml:space="preserve">Afkar/Idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue pour le dialogue entre l'Europe et la Méditerranée, 63, pp.48-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05464356v1</w:t>
+                <w:t xml:space="preserve">halshs-05464353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soudan : la fin amère d'une transition démocratique en trompe l'oeil</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afkar/Idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Revue pour le dialogue entre l'Europe et la Méditerranée, 63, pp.48-53</w:t>
+              <w:t xml:space="preserve">Orients Stratégiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05464353v1</w:t>
+                <w:t xml:space="preserve">halshs-03904073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
+                <w:t xml:space="preserve">Emirats Arabes Unis, du Golfe à la mer Rouge :entre nouveaux défis et nouvelles menaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orients Stratégiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03904073v1</w:t>
+                <w:t xml:space="preserve">halshs-03904094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la mer Rouge, d'ambitieuses &amp;quot;visions&amp;quot; confrontées à la persistance des menaces</w:t>
               </w:r>
@@ -2235,5672 +2235,5396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la mer Rouge, d'ambitieuses &amp;quot;visions&amp;quot;confrontées à la persistance des menaces</w:t>
+                <w:t xml:space="preserve">La mer Rouge: convoitises et rivalités sur un espace stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68, pp.53-55</w:t>
+              <w:t xml:space="preserve">Orients Stratégiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.7-27 et 43-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05002504v1</w:t>
+                <w:t xml:space="preserve">halshs-05002502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emirats Arabes Unis, du Golfe à la mer Rouge :entre nouveaux défis et nouvelles menaces</w:t>
+                <w:t xml:space="preserve">Emirats Arabes Unis: du Golfe à la mer Rouge, entre nouveaux défis et nouvelles menaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orients Stratégiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, Orients stratégiques, 13, pp.7-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03904094v1</w:t>
+                <w:t xml:space="preserve">hal-05016160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer Rouge: convoitises et rivalités sur un espace stratégique</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orients Stratégiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.7-27 et 43-65</w:t>
+              <w:t xml:space="preserve">, 2022, La mer Rouge : convoitises et rivalités sur un espace stratégique, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05002502v1</w:t>
+                <w:t xml:space="preserve">hal-05016101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emirats Arabes Unis: du Golfe à la mer Rouge, entre nouveaux défis et nouvelles menaces</w:t>
+                <w:t xml:space="preserve">Soudan : la fin amère d'une transition démocratique en trompe l’œil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orients Stratégiques </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Orients stratégiques, 13, pp.7-28</w:t>
+              <w:t xml:space="preserve">Afkar/Idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Afkar/Idées Femme et changement social dans le monde arabe, 65, pp.48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016160v1</w:t>
+                <w:t xml:space="preserve">hal-03737310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
+                <w:t xml:space="preserve">Soudan : retour à la case départ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orients Stratégiques </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, La mer Rouge : convoitises et rivalités sur un espace stratégique, 13</w:t>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016101v1</w:t>
+                <w:t xml:space="preserve">hal-03669550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soudan : la fin amère d'une transition démocratique en trompe l’œil</w:t>
+                <w:t xml:space="preserve">Printemps arabes, révolutions... : des concepts inadéquats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afkar/Idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Afkar/Idées Femme et changement social dans le monde arabe, 65, pp.48-51</w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Mondes arabes, dix ans après, 121, pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737310v1</w:t>
+                <w:t xml:space="preserve">halshs-03506832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soudan : retour à la case départ ?</w:t>
+                <w:t xml:space="preserve">La mer Rouge, de la ligne de faille au champ de bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'état des conflits dans le monde, Grands dossiers n°60 (60), pp.53-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669550v1</w:t>
+                <w:t xml:space="preserve">halshs-03508620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printemps arabes, révolutions... : des concepts inadéquats ?</w:t>
+                <w:t xml:space="preserve">La mer Rouge, de la ligne de faille au champ de bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Mondes arabes, dix ans après, 121, pp.79-86</w:t>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506832v1</w:t>
+                <w:t xml:space="preserve">halshs-05002519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer Rouge, de la ligne de faille au champ de bataille</w:t>
+                <w:t xml:space="preserve">Soulèvements dans le monde arabe : l'exception soudanaise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, L'état des conflits dans le monde, Grands dossiers n°60 (60), pp.53-57</w:t>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03508620v1</w:t>
+                <w:t xml:space="preserve">halshs-02598900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer Rouge, de la ligne de faille au champ de bataille</w:t>
+                <w:t xml:space="preserve">Sharjah, la discrète (ou l’austérité au service du progrès)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Imagerie urbaine. Production, représentation et circulation, du Golfe au Moyen-Orient, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emam.3498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05002519v1</w:t>
+                <w:t xml:space="preserve">halshs-03040880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soulèvements dans le monde arabe : l'exception soudanaise ?</w:t>
+                <w:t xml:space="preserve">Rebuilding Sudan ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moyen-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45, pp.70-75</w:t>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Depuis l'Afrique, 466, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02598900v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03026159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharjah, la discrète (ou l’austérité au service du progrès)</w:t>
+                <w:t xml:space="preserve">Soudan : trente ans de pouvoir militaro-islamiste, bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Papers IEMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/emam.3498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03040880v1</w:t>
+                <w:t xml:space="preserve">halshs-02144220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebuilding Sudan ?</w:t>
+                <w:t xml:space="preserve">Sharjah, ou les vertus de l'austérité au service du progrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Depuis l'Afrique, 466, pp.39-42</w:t>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03026159v1</w:t>
+                <w:t xml:space="preserve">halshs-02144223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soudan : trente ans de pouvoir militaro-islamiste, bilan et perspectives</w:t>
+                <w:t xml:space="preserve">Soudan : 30 ans de pouvoir militaro-islamiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers IEMED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Afkar/Idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.40-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02144220v1</w:t>
+                <w:t xml:space="preserve">halshs-02320755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharjah, ou les vertus de l'austérité au service du progrès</w:t>
+                <w:t xml:space="preserve">Soudan :poker menteur à Khartoum ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02144223v1</w:t>
+                <w:t xml:space="preserve">halshs-02144128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soudan : 30 ans de pouvoir militaro-islamiste</w:t>
+                <w:t xml:space="preserve">Du Soudan au Yémen, ce que nous dit la recomposition en cours en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afkar/Idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59, pp.40-42</w:t>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02320755v1</w:t>
+                <w:t xml:space="preserve">halshs-02599033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soudan :poker menteur à Khartoum ?</w:t>
+                <w:t xml:space="preserve">Soudan : temps d'arrêt ou nouveau départ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 457, pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02144128v1</w:t>
+                <w:t xml:space="preserve">halshs-02289511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Soudan au Yémen, ce que nous dit la recomposition en cours en Afrique</w:t>
+                <w:t xml:space="preserve">La mer Rouge peut-elle s'embraser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Figaro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02599033v1</w:t>
+                <w:t xml:space="preserve">halshs-05002520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soudan : temps d'arrêt ou nouveau départ ?</w:t>
+                <w:t xml:space="preserve">La mer Rouge peut-elle s'embraser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 457, pp.25-28</w:t>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mers et océans. Géopolitique et géostratégie, 46, pp.64-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02289511v1</w:t>
+                <w:t xml:space="preserve">halshs-01883317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la crise entre le Qatar et l'Arabie Saoudite, grandes manoeuvres sur la mer Rouge</w:t>
+                <w:t xml:space="preserve">Sharjah, l'anti-Dubaï ? Une cité-dortoir à la reconquête de son passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92, pp.40-44</w:t>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Villes du Golfe, modèles urbains ?, 409, pp.68-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05002523v1</w:t>
+                <w:t xml:space="preserve">halshs-01883319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer Rouge peut-elle s'embraser ?</w:t>
+                <w:t xml:space="preserve">Autour de la crise entre le Qatar et l'Arabie Saoudite, grandes manoeuvres sur la mer Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46</w:t>
+              <w:t xml:space="preserve">, 2018, Les marchands d'armes. Commerce, trafics, réseaux, influences, 92, pp.40-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05002520v1</w:t>
+                <w:t xml:space="preserve">halshs-01883318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer Rouge peut-elle s'embraser ?</w:t>
+                <w:t xml:space="preserve">Damietta, an affluent egyptian city under the threat of globalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Mers et océans. Géopolitique et géostratégie, 46, pp.64-67</w:t>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Villes nouvelles au Maghreb. Discours et réalités, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01883317v1</w:t>
+                <w:t xml:space="preserve">halshs-01481644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharjah, l'anti-Dubaï ? Une cité-dortoir à la reconquête de son passé</w:t>
+                <w:t xml:space="preserve">Compte-rendu de &amp;quot;Géopolitique de Dubaï et des Émirats arabes unis&amp;quot;, de William Guéraiche, Nancy, Arbre Bleu, 2014, 321 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Villes du Golfe, modèles urbains ?, 409, pp.68-70</w:t>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01883319v1</w:t>
+                <w:t xml:space="preserve">halshs-01481656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la crise entre le Qatar et l'Arabie Saoudite, grandes manoeuvres sur la mer Rouge</w:t>
+                <w:t xml:space="preserve">Au sultanat d'Oman, de nouveaux défis pour une fin de règne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les marchands d'armes. Commerce, trafics, réseaux, influences, 92, pp.40-44</w:t>
+              <w:t xml:space="preserve">, 2017, Terrorisme Les filières djihadistes en Europe, 87, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01883318v1</w:t>
+                <w:t xml:space="preserve">halshs-01580843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damietta, an affluent egyptian city under the threat of globalization.</w:t>
+                <w:t xml:space="preserve">L'économie égyptienne après la tourmente : les défis sont toujours là...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Villes nouvelles au Maghreb. Discours et réalités, 29</w:t>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La frontière dans tous ses états, 101, pp.143-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01481644v1</w:t>
+                <w:t xml:space="preserve">halshs-01580845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de &amp;quot;Géopolitique de Dubaï et des Émirats arabes unis&amp;quot;, de William Guéraiche, Nancy, Arbre Bleu, 2014, 321 pages</w:t>
+                <w:t xml:space="preserve">Aux racines du djihadisme africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29</w:t>
+              <w:t xml:space="preserve">New African/Le magazine de l'Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01481656v1</w:t>
+                <w:t xml:space="preserve">hal-01273787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au sultanat d'Oman, de nouveaux défis pour une fin de règne</w:t>
+                <w:t xml:space="preserve">Un bilan amer pour l'Égypte : quarante ans de croissance rentière, au prix de la désagrégation sociale et de la dépendance extérieure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Terrorisme Les filières djihadistes en Europe, 87, pp.26-30</w:t>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le monde arabe : regards géopolitiques, 160-161, pp.97-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01580843v1</w:t>
+                <w:t xml:space="preserve">halshs-01248035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie égyptienne après la tourmente : les défis sont toujours là...</w:t>
+                <w:t xml:space="preserve">Damiette, une ville prospère d’Égypte au péril de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, La frontière dans tous ses états, 101, pp.143-154</w:t>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01580845v1</w:t>
+                <w:t xml:space="preserve">halshs-01409550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux racines du djihadisme africain</w:t>
+                <w:t xml:space="preserve">Egypte. Le retour des militaires, un rempart contre Daesh ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New African/Le magazine de l'Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48, pp.6-10</w:t>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 292, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273787v1</w:t>
+                <w:t xml:space="preserve">halshs-01273752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damiette, une ville prospère d’Égypte au péril de la mondialisation</w:t>
+                <w:t xml:space="preserve">Du succès du cessez-le-feu à l'échec de la paix, l'expérience des monts Nouba au Soudan (2002-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Post-conflit : entre guerre et paix ?, 3è trimestre 2015 (158), pp.112-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.158.0112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01409550v1</w:t>
+                <w:t xml:space="preserve">halshs-01202395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bilan amer pour l'Égypte : quarante ans de croissance rentière, au prix de la désagrégation sociale et de la dépendance extérieure</w:t>
+                <w:t xml:space="preserve">De l'ONU à l'Union Africaine, impuissance ou indifférence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Le monde arabe : regards géopolitiques, 160-161, pp.97-122</w:t>
+              <w:t xml:space="preserve">Le magazine de l'Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01248035v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01098133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egypte. Le retour des militaires, un rempart contre Daesh ?</w:t>
+                <w:t xml:space="preserve">Résoudre un conflit sans en chercher les causes ? La RCA entre imposture et amnésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 292, pp.1-6</w:t>
+              <w:t xml:space="preserve">Journal International de Victimologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.4-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01273752v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01081437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du succès du cessez-le-feu à l'échec de la paix, l'expérience des monts Nouba au Soudan (2002-2005)</w:t>
+                <w:t xml:space="preserve">Etre opposant en Afrique : la nouvelle figure de l'opposant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le magazine de l'Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/her.158.0112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01202395v1</w:t>
+                <w:t xml:space="preserve">halshs-01098136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'ONU à l'Union Africaine, impuissance ou indifférence ?</w:t>
+                <w:t xml:space="preserve">L'aide humanitaire, entre droit et devoir d'ingérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le magazine de l'Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 37, pp.52-53</w:t>
+              <w:t xml:space="preserve">, 2014, Ingérences militaires et humanitaires :assistance ou asservissement ?, 37, pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01098133v1</w:t>
+                <w:t xml:space="preserve">halshs-01098134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résoudre un conflit sans en chercher les causes ? La RCA entre imposture et amnésie</w:t>
+                <w:t xml:space="preserve">Entre déserts et océans, prendre d'autres routes migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de Victimologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.4-12</w:t>
+              <w:t xml:space="preserve">Le magazine de l'Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01081437v1</w:t>
+                <w:t xml:space="preserve">halshs-01098137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre opposant en Afrique : la nouvelle figure de l'opposant</w:t>
+                <w:t xml:space="preserve">La nouvelle figure de l'opposant en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le magazine de l'Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01098136v1</w:t>
+                <w:t xml:space="preserve">halshs-01081167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aide humanitaire, entre droit et devoir d'ingérence</w:t>
+                <w:t xml:space="preserve">La face cachée des révoltes arabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le magazine de l'Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Ingérences militaires et humanitaires :assistance ou asservissement ?, 37, pp.16-18</w:t>
+              <w:t xml:space="preserve">, 2013, 33, pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01098134v1</w:t>
+                <w:t xml:space="preserve">halshs-00834520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre déserts et océans, prendre d'autres routes migratoires</w:t>
+                <w:t xml:space="preserve">Monde arabe : pas de démocratisation sans décentralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le magazine de l'Afrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (85), pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.085.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01098137v1</w:t>
+                <w:t xml:space="preserve">halshs-00834519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle figure de l'opposant en Afrique</w:t>
+                <w:t xml:space="preserve">Ces trafics qui menacent l'Afrique. La pieuvre de l'économie mondiale...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le magazine de l'Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 40, pp.4-5</w:t>
+              <w:t xml:space="preserve">, 2013, n°34, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01081167v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00862070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La face cachée des révoltes arabes</w:t>
+                <w:t xml:space="preserve">Soudan : Au Sud comme au Nord, le repli ethnique au service du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le magazine de l'Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.2-6</w:t>
+              <w:t xml:space="preserve">New African/Le magazine de l'Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00834520v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monde arabe : pas de démocratisation sans décentralisation</w:t>
+                <w:t xml:space="preserve">Entre océan Indien et bassin du lac Tchad, Sahara et Afrique de l'est, la Corne de l'Afrique, un angle mort géostratégique en pleine recomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas du Monde diplomatique 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.80-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/come.085.0017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00834519v1</w:t>
+                <w:t xml:space="preserve">halshs-00729009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces trafics qui menacent l'Afrique. La pieuvre de l'économie mondiale...</w:t>
+                <w:t xml:space="preserve">2009-2010 : la marche vers Tahrir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le magazine de l'Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, n°34, pp.20-21</w:t>
+              <w:t xml:space="preserve">Chroniques égyptiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2009-2010, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00862070v1</w:t>
+                <w:t xml:space="preserve">halshs-00729047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soudan : Au Sud comme au Nord, le repli ethnique au service du pouvoir</w:t>
+                <w:t xml:space="preserve">Egypte, le développement au défi du néo-libéralisme économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New African/Le magazine de l'Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28, pp.34-36</w:t>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75, pp.49-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00730225v1</w:t>
+                <w:t xml:space="preserve">halshs-00558482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2009-2010 : la marche vers Tahrir</w:t>
+                <w:t xml:space="preserve">Monde arabe : de la quête de l'unité au destin partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques égyptiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2009-2010, pp.5-15</w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.67-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00729047v1</w:t>
+                <w:t xml:space="preserve">halshs-00602578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre océan Indien et bassin du lac Tchad, Sahara et Afrique de l'est, la Corne de l'Afrique, un angle mort géostratégique en pleine recomposition</w:t>
+                <w:t xml:space="preserve">Monde arabe : des révolutions en trompe l'œil Vers un nouveau rendez-vous manqué avec l'Occident ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas du Monde diplomatique 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.80-82</w:t>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 416, pp.50-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00729009v1</w:t>
+                <w:t xml:space="preserve">halshs-00728990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egypte, le développement au défi du néo-libéralisme économique</w:t>
+                <w:t xml:space="preserve">Egypte : les lendemains incertains de la révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 75, pp.49-64</w:t>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51, pp.48-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00558482v1</w:t>
+                <w:t xml:space="preserve">halshs-00602577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monde arabe : de la quête de l'unité au destin partagé</w:t>
+                <w:t xml:space="preserve">LE RÉCHAUFFEMENT CLIMATIQUE À L'ORIGINE DE LA CRISE DU DARFOUR ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83, pp.67-73</w:t>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 204, pp.220-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00602578v1</w:t>
+                <w:t xml:space="preserve">halshs-00558465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monde arabe : des révolutions en trompe l'œil Vers un nouveau rendez-vous manqué avec l'Occident ?</w:t>
+                <w:t xml:space="preserve">Darfour : une guerre villes-campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 416, pp.50-62</w:t>
+              <w:t xml:space="preserve">Revue de Géographie de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00728990v1</w:t>
+                <w:t xml:space="preserve">halshs-00436683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egypte : les lendemains incertains de la révolution</w:t>
+                <w:t xml:space="preserve">Darfour : un modèle pour les guerres du XXIème siècle, entre pillards &amp;quot;janjawid&amp;quot; et flibuste des puissances émergentes de la mondialisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51, pp.48-53</w:t>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Pillages et pirateries, 134, pp.15-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00602577v1</w:t>
+                <w:t xml:space="preserve">halshs-00432643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE RÉCHAUFFEMENT CLIMATIQUE À L'ORIGINE DE LA CRISE DU DARFOUR ?</w:t>
+                <w:t xml:space="preserve">Dubaï, utile ou futile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 204, pp.220-250</w:t>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le Golfe et ses émirats, 133, pp.32-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00558465v1</w:t>
+                <w:t xml:space="preserve">halshs-00375151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darfour : une guerre villes-campagnes</w:t>
+                <w:t xml:space="preserve">Darfour : un Munich tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.5-15</w:t>
+              <w:t xml:space="preserve">Politique internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4è trimestre (117), pp.145-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00436683v1</w:t>
+                <w:t xml:space="preserve">halshs-00377096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darfour : un modèle pour les guerres du XXIème siècle, entre pillards &amp;quot;janjawid&amp;quot; et flibuste des puissances émergentes de la mondialisation ?</w:t>
+                <w:t xml:space="preserve">Terre, ethnicité et légitimité politique au Soudan Catherine MILLER, en collaboration avec François IRETON et Isabelle DALMAU (dir.) Land, Ethnicity and Political Legitimacy in Eastern Sudan, Le Caire, CÉDÉJ/DSRC, 2005, 502 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Pillages et pirateries, 134, pp.15-37</w:t>
+              <w:t xml:space="preserve">Transcontinentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.174-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00432643v1</w:t>
+                <w:t xml:space="preserve">halshs-00401713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubaï, utile ou futile ?</w:t>
+                <w:t xml:space="preserve">William George Browne : « Nouveau voyage dans la Haute et la Basse Egypte, la Syrie et le Dar-Four », Infolio Editions, Collection Itinera, réédition de la traduction française de Jean Castéra, parue à Paris en 1800</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Le Golfe et ses émirats, 133, pp.32-57</w:t>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, septembre (214), pp.199-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00375151v1</w:t>
+                <w:t xml:space="preserve">halshs-00389628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darfour : un Munich tropical</w:t>
+                <w:t xml:space="preserve">Du Sud-Soudan au Darfour : loin des médias, l'aide humanitaire est-elle devenue le nerf de la guerre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4è trimestre (117), pp.145-171</w:t>
+              <w:t xml:space="preserve">Communitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.69-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00377096v1</w:t>
+                <w:t xml:space="preserve">halshs-00377776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre, ethnicité et légitimité politique au Soudan Catherine MILLER, en collaboration avec François IRETON et Isabelle DALMAU (dir.) Land, Ethnicity and Political Legitimacy in Eastern Sudan, Le Caire, CÉDÉJ/DSRC, 2005, 502 p</w:t>
+                <w:t xml:space="preserve">Sur les ailes du désir, de Koweït à Mascate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transcontinentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2, pp.174-176</w:t>
+              <w:t xml:space="preserve">Villes et Territoires au Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00401713v1</w:t>
+                <w:t xml:space="preserve">halshs-00139014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William George Browne : « Nouveau voyage dans la Haute et la Basse Egypte, la Syrie et le Dar-Four », Infolio Editions, Collection Itinera, réédition de la traduction française de Jean Castéra, parue à Paris en 1800</w:t>
+                <w:t xml:space="preserve">La Jordanie à l'heure du doute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, septembre (214), pp.199-202</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 75, pp.7-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00389628v1</w:t>
+                <w:t xml:space="preserve">halshs-00400134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Sud-Soudan au Darfour : loin des médias, l'aide humanitaire est-elle devenue le nerf de la guerre ?</w:t>
+                <w:t xml:space="preserve">The 2003 Arab Human Development Report, A Critical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.69-82</w:t>
+              <w:t xml:space="preserve">Arab Studies Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 26, printemps 2004 (n°2), p. 21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00377776v1</w:t>
+                <w:t xml:space="preserve">halshs-00638162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les ailes du désir, de Koweït à Mascate</w:t>
+                <w:t xml:space="preserve">Golfe arabo-persique : un système migratoire de plus en plus tourné vers l'Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et Territoires au Moyen-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1, pp.26</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (3), pp.229-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00139014v1</w:t>
+                <w:t xml:space="preserve">halshs-00399682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Jordanie à l'heure du doute</w:t>
+                <w:t xml:space="preserve">Fracture sociale et fragmentation spatiale dans un processus de métropolisation. Le cas d'Amman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 75, pp.7-20</w:t>
+              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.95-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00400134v1</w:t>
+                <w:t xml:space="preserve">halshs-00375728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2003 Arab Human Development Report, A Critical Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doubaï : ville du pétrole ou projet métropolitain post-pétrolier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arab Studies Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, vol. 26, printemps 2004 (n°2), p. 21-34</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, n°623 (623), pp.41-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00638162v1</w:t>
+                <w:t xml:space="preserve">hal-00398972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golfe arabo-persique : un système migratoire de plus en plus tourné vers l'Asie</w:t>
+                <w:t xml:space="preserve">Dubaï ou la métropolisation incomplète d'un pôle en relais de l'économie monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 19 (3), pp.229-243</w:t>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 64, pp.257-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00399682v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00375155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture sociale et fragmentation spatiale dans un processus de métropolisation. Le cas d'Amman</w:t>
+                <w:t xml:space="preserve">Le monde arabe face aux défis de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insaniyat/إنسانيات Revue algérienne d'anthropologie et de sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22, pp.95-113</w:t>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Hiver 2000-2001 (40), pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00375728v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00528055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubaï : ville du pétrole ou projet métropolitain post-pétrolier ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de &amp;quot; Chroniques de Bagdad 1997-1999. La guerre qui n'avoue pas son nom &amp;quot;, Paris, L'Harmattan, 2000, 241 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, n°623 (623), pp.41-59</w:t>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n°174, pp.121-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398972v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00596251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubaï ou la métropolisation incomplète d'un pôle en relais de l'économie monde</w:t>
+                <w:t xml:space="preserve">Compte-rendu de &amp;quot; La Libye. A la découverte d'un pays &amp;quot;, par D. et J. Bisson et J. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 64, pp.257-296</w:t>
+              <w:t xml:space="preserve">in Monde arabe, Maghreb-Machrek oct-déc. 2000 ;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 170, p. 128-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00375155v1</w:t>
+                <w:t xml:space="preserve">halshs-00596258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde arabe face aux défis de la mondialisation</w:t>
+                <w:t xml:space="preserve">Des Emirs de la Montagne à la reconstruction du Centre-Ville : disparités spatiales et littoralisation au Liban à l'ère de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Hiver 2000-2001 (40), pp.69-76</w:t>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1-2, pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00528055v1</w:t>
+                <w:t xml:space="preserve">halshs-00375156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de &amp;quot; Chroniques de Bagdad 1997-1999. La guerre qui n'avoue pas son nom &amp;quot;, Paris, L'Harmattan, 2000, 241 p.</w:t>
+                <w:t xml:space="preserve">Les relations yéméno-érythréennes à l'épreuve du conflit des Hanish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, n°174, pp.121-122</w:t>
+              <w:t xml:space="preserve">Monde arabe Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 155, pp.68-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00596251v1</w:t>
+                <w:t xml:space="preserve">halshs-05002526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de &amp;quot; La Libye. A la découverte d'un pays &amp;quot;, par D. et J. Bisson et J. Fontaine</w:t>
+                <w:t xml:space="preserve">Le Soudan, l'échec de l'expérience islamiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Monde arabe, Maghreb-Machrek oct-déc. 2000 ;</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, n° 170, p. 128-129</w:t>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, n° 66, p. 3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00596258v1</w:t>
+                <w:t xml:space="preserve">halshs-00535960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Emirs de la Montagne à la reconstruction du Centre-Ville : disparités spatiales et littoralisation au Liban à l'ère de la mondialisation</w:t>
+                <w:t xml:space="preserve">La violence d'Etat comme mode de régulation de la croissance urbaine : le cas de Khartoum (Soudan),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 1-2, pp.35-44</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 1997-1, p. 49-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00375156v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00530198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Soudan, l'échec de l'expérience islamiste ?</w:t>
+                <w:t xml:space="preserve">Sayda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, n° 66, p. 3-12</w:t>
+              <w:t xml:space="preserve">Encyclopédie de l'Islam, Brill et Leyden, 2è éd.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, p. 103-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00535960v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00596259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations yéméno-érythréennes à l'épreuve du conflit des Hanish</w:t>
+                <w:t xml:space="preserve">Ville seconde, ville soumise ? Le cas d'Irbid (Jordanie) &amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde arabe Maghreb-Machrek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 155, pp.68-86</w:t>
+              <w:t xml:space="preserve">Cahiers du Centre de la Méditerranée Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Villes intermédiaires en Méditerranée, t. 2 (n° 51), p. 53-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05002526v1</w:t>
+                <w:t xml:space="preserve">halshs-00603188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence d'Etat comme mode de régulation de la croissance urbaine : le cas de Khartoum (Soudan),</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lavergne</w:t>
+                <w:t xml:space="preserve">Soudan: l'effondrement du rêve islamiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Ahmed Babiker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 1997-1, p. 49-64</w:t>
+              <w:t xml:space="preserve">Relations internationales et stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, hiver (16), pp.114-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00530198v1</w:t>
+                <w:t xml:space="preserve">hal-00425450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayda</w:t>
+                <w:t xml:space="preserve">Aménagement du territoire et croissance urbaine en Jordanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie de l'Islam, Brill et Leyden, 2è éd.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, p. 103-104</w:t>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 140, pp.35-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00596259v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville seconde, ville soumise ? Le cas d'Irbid (Jordanie) &amp;quot;,</w:t>
+                <w:t xml:space="preserve">L'urbanisation contemporaine de la Syrie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Centre de la Méditerranée Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Villes intermédiaires en Méditerranée, t. 2 (n° 51), p. 53-69</w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Revue du Monde Musulman et de la Méditerranée (n°62), p. 195-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00603188v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00638269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soudan: l'effondrement du rêve islamiste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Ahmed Babiker</w:t>
+                <w:t xml:space="preserve">Les clés de l'après-crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations internationales et stratégiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, hiver (16), pp.114-119</w:t>
+              <w:t xml:space="preserve">Politique internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, n°51, pp.113-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425450v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00638315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagement du territoire et croissance urbaine en Jordanie</w:t>
+                <w:t xml:space="preserve">L'agriculture dans la République du Soudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 42 (167), pp.293-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caoum.1989.3312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01418966v1</w:t>
+                <w:t xml:space="preserve">halshs-02116887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urbanisation contemporaine de la Syrie du Nord</w:t>
+                <w:t xml:space="preserve">Villes et régions au Soudan ou les difficultés de l'intégration nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, Revue du Monde Musulman et de la Méditerranée (n°62), p. 195-208</w:t>
+              <w:t xml:space="preserve">Les cahiers d'URBAMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 1, pp.25-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00638269v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...214 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture égyptienne dix ans après l'achèvement du Haut-Barrage d'Assouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du CEDEJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 14, pp.111-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00529074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7910,305 +7634,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes du Golfe sont-elles des villes durables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement urbain durable au Maghreb et autour de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00527670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographe au coeur d'un conflit : Darfour 2004-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Darfour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Saint-Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00592504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naivasha : fin du politique, retour de l'ethnie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sudan Studies Association Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Bergen, Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00606271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés de l'action humanitaire en temps de crise : l'exemple du Soudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les difficultés de l'action humanitaire en temps de crise : l'exemple du Soudan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIDEV, Jan 1997, Rennes, France. pp.15-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8218,1863 +7942,1863 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes dans les espaces transformés du monde arabe. Etat d'une mutation complexe en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Sorbonne Nouvelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et genre dans le monde arabe. Des mutations urbaines aux mutations des rapports de sexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, 2022, Hommes et sociétés, 978-2-8111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04561943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA MER ROUGE : convoitises et rivalités sur un espace stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03872452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Golfe à la mer Rouge : les Emirats Arabes Unis, entre nouveaux défis et nouvelles menaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA MER ROUGE CONVOITISES ET RIVALITÉS SUR UN ESPACE STRATÉGIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LA MER ROUGE CONVOITISES ET RIVALITÉS SUR UN ESPACE STRATÉGIQUE, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Orients stratégiques, ISBN : 978-2-14-031008-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03872514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes dans les espaces transformés du monde arabe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Sorbnne Nouvelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et genre dans le monde arabe Des transformations urbaines aux mutations des rapports de sexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.17-30, 2022, Hommes et sociétés, 978-2_8111-2861-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03637805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diasporas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.111-112, 2020, 978-2-86906-750-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03026366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.126-129, 2020, 978-2-86906-750-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03026306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darfour : l'aide d'urgence, pis-aller ou obstacle au développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et pratique de l'action humanitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darfour : l'aide d'urgence, pis-aller ou obstacle au développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">lgdj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et pratique de l'action humanitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lgdj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Droit et pratique de l'action humanitaire, 978 - 2 - 275 - 05306 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01894137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darfour : l'aide d'urgence, pis-aller ou obstacle au développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Szurek, Marina Eudes, Philippe Ryfman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et pratique de l'action humanitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGDJ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.852-859, 2019, 978-2-275 - 05306-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02144216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOUDAN/SOUDAN DU SUD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gildas Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.297-303, 2016, Dictionnaire des migrations internationales.Approche géohistorique, 978-2-200-25012-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01202352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La division du Soudan, ou l'échec de la paix américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Giblin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conflits dans le monde. Approche géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-233, 2016, collection U, 978-2-200-61161-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01348418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échecs des ONG, une question tabou ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grotius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotius.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egypte : l'aménagement urbain en quête de pilotage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Bennafla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs et pouvoirs dans les villes du Maghreb et du Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-60, 2015, Acteurs et pouvoirs dans les villes du Maghreb et du Moyen-Orient, 978-2-8111-1449-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposition de la Corne de l'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas du Monde diplomatique 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Monde, pp.156-159, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00638217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conflits soudanais, ou l'échec d'un projet d'Etat-nation unitaire et laïc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Giblin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conflits dans le monde. Approche géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.209-221, 2011, Collection U Géographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00593367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global City, tribal Citizenship: Dubai's paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities of the South. Citizenship and Exclusion in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saqi Books, pp.261-292, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00375153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture urbaine dans le bassin méditerranéen, une réalité ancienne à l'heure du renouveau&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces : agricultures et villes à l'Est et au Sud de la Méditerranée, sous la direction de Joe Nasr et Martine Padilla</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Delta/IFPO, Beyrouth, p. 49 à 66, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00638226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soudan : à qui profite l'aide humanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weissman Fabrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Weissman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A l'ombre des guerres justes. L'ordre international cannibale et l'action humanitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion, pp.145-167, 2003, Populations en danger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00530200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie omanaise de la rente pétrolière à l'ouverture au monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Oman contemporain. Etat, territoire, identité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.280, 2003, Hommes et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00396993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Golfe Arabo-persique : entre permanences stratégiques et mutations socio-politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les leçons du 11 septembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.91-98, 2001, Enjeux stratégiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00528056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khartoum, de la ville coloniale au projet islamiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Frérot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes villes d'Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. Ellipses, p. 124 à 138 ;, 1999, Les dossiers du bac Géographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00638297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture urbaine dans le bassin méditerranéen, une réalité ancienne à l'heure du renouveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIHEAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisation et agriculture en Méditerranée : conflits et complémentarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.580, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00399681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sud-Soudan : guerre tribale, Jihad islamique ou genèse de la nation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le territoire, lien ou frontière ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.51-60, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00528517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monde arabe, le retour du local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Lavergne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le retour du local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3è trimestre 2015 (72-73), Peuples méditerranéens, pp.5-30, 1995, Peuples méditerranéens, 0399 1253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01446142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10084,91 +9808,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;La liberté religieuse en Egypte&amp;quot; de Mohamed Chawki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00730223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10178,959 +9902,959 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khartoum Encyclopedia of Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golfe Arabo-Persique : de la ségrégation au &amp;quot;vivre-ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02289505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khartum Sudanese Capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture : Alexandre Kazerouni : « Le miroir des cheikhs. Musée et politique dans les principautés du golfe Persique », coll. Proche-Orient, PUF, 265 pages, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01580847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résoudre un conflit sans en chercher les causes ? La RCA entre imposture et amnésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01018241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egypt under dictatorship : what expectations behind the promises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01219804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Soudan, terre d'accueil, terre d'exode : les migrations, de l'accident à la norme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01018242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darfour : un conflit soudanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00593366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Egypte entre l'armée et les Frères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Arche de Noé &amp;quot; : la migration de survie des jeunes Egyptiens aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00916533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographe au coeur d'un conflit : Darfour 2004-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00606547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les ailes du désir, de Koweït à Mascate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00375152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du grand commerce caravanier à la mondialisation contemporaine : à la recherche du paradigme de l'économie arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soudan : le régime islamiste au défi de la paix civile et de la &amp;quot; libéralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction de l'Irak : abus de langage, abus de pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00638148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11140,175 +10864,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lac Tchad, entre l'assèchement et l'intrusion de Boko Haram : la faute au changement climatique, ou à l'immobilité politique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Sawaconsulting. 2017, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01494017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Erythrée, de la conquête de la liberté à la réduction en esclavage : hors de la mondialisation, point de salut ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GREMMO. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11376,51 +11100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="095E9DBC"/>
+    <w:nsid w:val="CAD5C589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11524,51 +11248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F613EEF3"/>
+    <w:nsid w:val="456EA07E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11672,51 +11396,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AD36FD94"/>
+    <w:nsid w:val="B5D6F394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11820,51 +11544,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E54D7FB2"/>
+    <w:nsid w:val="6EDA5695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11968,51 +11692,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="29DE61B0"/>
+    <w:nsid w:val="98BA2CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12116,51 +11840,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="681217BC"/>
+    <w:nsid w:val="B7E31186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12264,51 +11988,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="14D61706"/>
+    <w:nsid w:val="44308069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12412,51 +12136,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5144AE76"/>
+    <w:nsid w:val="E36893B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12560,51 +12284,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="50FD4B5B"/>
+    <w:nsid w:val="022ADF12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12708,51 +12432,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="86B6D822"/>
+    <w:nsid w:val="4576FE06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12856,51 +12580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7B406EFC"/>
+    <w:nsid w:val="CF4E31E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13004,51 +12728,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="203A7B46"/>
+    <w:nsid w:val="B789DABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13152,51 +12876,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="697F7486"/>
+    <w:nsid w:val="230680E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13300,51 +13024,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="F2D2150D"/>
+    <w:nsid w:val="875DFBB7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13448,51 +13172,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="B4F883BC"/>
+    <w:nsid w:val="27E5D753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13596,51 +13320,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="DA6F3940"/>
+    <w:nsid w:val="25BA0E21"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13744,51 +13468,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="55661824"/>
+    <w:nsid w:val="41B0BAB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13892,51 +13616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6CDFEFE7"/>
+    <w:nsid w:val="2903780E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14040,51 +13764,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E20C1D9F"/>
+    <w:nsid w:val="22BE505E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14188,51 +13912,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="D3A8D648"/>
+    <w:nsid w:val="7F3D11FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14336,51 +14060,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="B44692B6"/>
+    <w:nsid w:val="970BA1E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14627,51 +14351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:collongue@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marclavergne.unblog.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464289v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002501v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002519v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02598900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.3498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02599033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.158.0112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.085.0017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377096v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00398972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dumortier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marchal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530198v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596259v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00425450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ahmed Babiker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caoum.1989.3312" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116873v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527670v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026366v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj-editions.fr" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144216v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj-editeurs.fr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348418v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-conflits-dans-le-monde-2ed-approche-geopolitique-9782200611613" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grotius.org" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593367v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weissman Fabrice" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528056v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duvigneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730223v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219804v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606547v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375152v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:collongue@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marclavergne.unblog.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464289v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002501v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02598900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.3498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02599033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202395v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.158.0112" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.085.0017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558482v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375151v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00398972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dumortier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marchal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-00425450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ahmed Babiker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418966v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116887v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caoum.1989.3312" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602579v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561943v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03872514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026366v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026306v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj-editions.fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgdj-editeurs.fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348418v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-conflits-dans-le-monde-2ed-approche-geopolitique-9782200611613" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grotius.org" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638217v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593367v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530200v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weissman Fabrice" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399681v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528517v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duvigneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133502v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580847v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018242v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566317v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389209v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605930v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494017v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>