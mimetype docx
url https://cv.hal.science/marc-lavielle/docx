--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Lavielle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hospital data for monitoring the dynamics of COVID 19 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Science, Statistics, and Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52933/jdssv.v2i7.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble model based on early predictors to forecast COVID-19 health care demand in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël El Hoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Layan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (18), pp.e2103302119. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2103302119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03690824v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBA: a Novel Method for Fast Automatic Model Building in Nonlinear Mixed-Effects Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal association between participation to a national election and the epidemic spread of COVID-19 in France: nationwide observational and dynamic modeling study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Manternach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.05.14.20090100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the propagation of COVID-19 at an international scale: extension of an SIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie H Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.e041472. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-041472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIX: a new software package to reveal chemical reactions at trace amounts in very complex mixtures from high-resolution mass spectra data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minh Mai Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217, pp.121040. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Comparing Unsupervised Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Waggoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Research Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jors.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model to predict BNP levels in hemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Vanmassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nep.13586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistic Regression with Missing Covariates -- Parameter Estimation, Model Selection and Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.106907. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2019.106907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f-SAEM: A fast Stochastic Approximation of the EM algorithm for nonlinear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance and variability of kinetic gene expression parameters in microbial cells: modeling and inference from lineage tree data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Cinquemani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (14), pp.i586-i595. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the interruption of a large heart failure regional disease management program on hospital admission rate: a population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 20 (6), pp.1066-1068. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejhf.1193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation in Nonlinear Mixed Effect Models Using saemix, an R Implementation of the SAEM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Paris Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (3), pp.i03. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v080.i03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01502767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Method for Diagnosing Pharmacometric Models: Random Sampling from Conditional Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ribba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-016-2020-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by identiability in mixed effects models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Aarons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Response to Temozolomide in Low-Grade Glioma Patients Based on Tumor Size Dynamics and Genetic Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Kaloshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (12), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacodynamic response modelling of arterial blood pressure in adult volunteers during propofol anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeleazcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schüttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ihmsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bja/aeu553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MatVPC: A User-Friendly MATLAB-Based Tool for the Simulation and Evaluation of Systems Pharmacology Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Biliouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Trame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint modeling of longitudinal and repeated time-to-event data using nonlinear mixed-effects models and the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (8), pp.1512--1528. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00949655.2013.878938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved SAEM algorithm for maximum likelihood estimation in mixtures of non linear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (5), pp.693--707. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9396-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on BIC in mixed-effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.456--475. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/14-EJS890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recruitment of p47phox and Rac2G12V at the phagosome is transient and phosphatidylserine-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.1--18. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.201300010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the SAEM algorithm and the extended Kalman filter for maximum likelihood estimation in mixed-effects diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.519--532. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/sii.2013.v6.n4.a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et limites de la statistique dans l'évaluation des risques sanitaires liés aux OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.mai 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Use and Developments Needed for Optimal Design in Pharmacometrics: A Study Performed Among DDMoRe's European Federation of Pharmaceutical Industries and Associations Members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylore Chenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Grevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.e46. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/psp.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safe bet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Grevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biopharmaceutical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-subject and within-subject model mixtures for classifying HIV treatment response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.148-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exposure–response of CI-945 in patients with epilepsy: application of novel mixed hidden Markov modeling methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka M. Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats O. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.263 - 271. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-012-9248-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation in discrete mixed hidden Markov models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (6), pp.2073-2085. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exposure-response of CI-945 in patients with epilepsy: application of novel Mixed Hidden Markov Modelling Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka M. Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats O. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random threshold for linear model selection, revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.263-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analyses of bioequivalence crossover trials using the stochastic approximation expectation maximisation algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gsteiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (21), pp.2582-600. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.4286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00643832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation of long-term HIV dynamic models and antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Karina Fermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (1), pp.250-9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2010.01422.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00486937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic data binning for improved visual diagnosis of pharmacometric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (6), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-011-9223-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Evaluation of the SAEM algorithm for longitudinal ordered categorical data with an illustration in pharmacokinetics-pharmacodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12248-010-9238-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of the SAEM Algorithm in MONOLIX Software for Estimation of Population Pharmacokinetic-Pharmacodynamic-Viral Dynamics Parameters of Maraviroc in Asymptomatic HIV Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylinda Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Mcfadyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Weatherley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (1), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-010-9175-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Hepatitis C Viral Kinetic Model Explaining Cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (6), pp.706-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance in population models for count data, part II: a new SAEM algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (4), pp.367-79. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-009-9127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00470358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of MDR1 polymorphism on digoxin pharmacokinetic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Verstuyft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Becquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (5), pp.437-49. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00228-007-0269-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00146888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAEM algorithm for group comparison tests in longitudinal data analysis based on non-linear mixed-effects model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (27), pp.4860-75. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.2950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00169790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of population pharmacokinetic parameters of saquinavir in HIV patients with the MONOLIX software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (2), pp.229-49. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-006-9043-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00156907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAEM algorithm for group comparison tests in longitudinal data analysis based on non-linear mixed-effects model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.4860-4875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fMRI event-related response constant in time? A model selection answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.1169 - 1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the SAEM algorithm to left-censored data in non-linear mixed-effects model: application to HIV dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.1562-1574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the SAEM algorithm to left-censored data in nonlinear mixed-effects model: Application to HIV dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (3), pp.1562-1574. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2006.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00182360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of growth curves using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (6), pp.583-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian off-line detection of multiple change-points corrupted by multiplicative noise : application to SAR image edge detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (9), pp.1871-1887. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(03)00106-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Metropolis-Hastings sampling for nonlinear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAYSM 2018 - Bayesian Young Statisticians Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Global Convergence of (Fast) Incremental Expectation Maximization Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoi-To Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - 33th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations diférentielles stochastiques en pharmacocinétique de population : modèles et méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saemix, an R version of the SAEM algorithm for parameter estimation in nonlinear mixed effect models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et planification dans les modèles non linéaires à effets mixtes. Application à la dynamique du VIH sous traitement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Effects Models for the Population Approach: Models, Tasks, Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman and Hall/CRC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781482226508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYFIP2 containing WAVE complexes inhibit cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Polesskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative subgroup joint analysis proposal of nonlinear longitudinal and time-to-event data for modeling pregnancy miscarriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Núñez-Antón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxychloroquine with or without azithromycin and in-hospital mortality or discharge in patients hospitalized for COVID-19 infection: a cohort study of 4,642 in-patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sbidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie Bernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of a SIR model for modelling the propagation of Covid-19 in several countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Convergence Properties of the Mini-Batch EM and MCEM Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by identifiability in mixed effects models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Aarons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective strategies for segmenting data into coherent subsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB - dossier 2020-172. Paris, le 06 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la détection des produits issus des nouvelles technologies génomiques (NGT) appliquées aux plantes. Paris, Paris, le 26 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 2 juillet 2020 relative au projet de décret modifiant l’article D.531-2 du code de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2018. Paris, le 25 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB sur le dossier EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB- dossier 2019-159. Paris, le 16 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – dossier RX-016. Paris, le 21 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-013. Paris, le 30 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - habilitation agents 2019. Paris, le 4 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-151. Paris, le 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier RX-015. Paris, le 26 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – habilitation agents juillet 2019. Paris, le 19 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-NL-2018-153. Paris, le 24 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2017. Paris, le 23 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-150. Paris, le 24 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX009. Paris, le 4 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2014-123. Paris, le 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2017-143. Paris, le 15 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/04/02_001. Paris, le 13 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB du 12 octobre 2015 concernant l’utilisation de moustiques génétiquement modifiés dans le cadre de la lutte antivectorielle. Paris, le 31 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCB_ Avis sur les risques environnementaux et sanitaires liés à la mise sur le marche de pétunias génétiquement modifiés non-autorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA-GMO-DE-2017-141 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les nouvelles techniques d’obtention de plantes (New plant breeding techniques-NPBT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de Biotechnologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-003. Paris, le 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2011-96. Paris, le 13 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2005-23. Paris, le 21 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-02. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-01. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB 150129 - dossier 2014-1211 concernant le dossier EFSA-GMO-NL-2014-121. Paris, le 22 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB – dossier BE-2015-1251. Paris, le 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150129- saisine HCB -dossier 2014-121 concernant le dossier EFSA-GMO-NL-2014-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique, Paris, le 23 juin 2015 avis en réponse à la saisine du 24 avril 2014 de Messieurs Bernard Accoyer et Jean Bizet suite à la proposition de loi relative à l’interdiction de la mise en culture des variétés de maïs génétiquement modifié sur le territoire français1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element solver for PDEs in MONOLIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kuate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaelig Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Si Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8717, INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité scientifique avis en réponse à la saisine HCB – dossier BE-2011-981. Paris, le 12 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 7 novembre 2013, de Madame Marie-Christine Blandin, relative à l’article de Snell et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delay differential equation solver for MONOLIX & MLXPLORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kuate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaelig Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8489, INRIA. 2014, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIC selection procedures in mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-7948, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random thresholds for linear model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5572, INRIA. 2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for CGH microarray data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5139, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using penalized contrasts for the change-point problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5339, INRIA. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution 2-D et détection de ruptures. Applications en géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Sud, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04165135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Lavielle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hospital data for monitoring the dynamics of COVID 19 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Science, Statistics, and Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52933/jdssv.v2i7.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble model based on early predictors to forecast COVID-19 health care demand in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël El Hoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Layan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (18), pp.e2103302119. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2103302119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03690824v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBA: a Novel Method for Fast Automatic Model Building in Nonlinear Mixed-Effects Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal association between participation to a national election and the epidemic spread of COVID-19 in France: nationwide observational and dynamic modeling study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Manternach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.05.14.20090100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the propagation of COVID-19 at an international scale: extension of an SIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie H Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.e041472. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-041472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIX: a new software package to reveal chemical reactions at trace amounts in very complex mixtures from high-resolution mass spectra data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minh Mai Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217, pp.121040. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Comparing Unsupervised Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Waggoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Research Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jors.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model to predict BNP levels in hemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Vanmassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nep.13586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistic Regression with Missing Covariates -- Parameter Estimation, Model Selection and Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.106907. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2019.106907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f-SAEM: A fast Stochastic Approximation of the EM algorithm for nonlinear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance and variability of kinetic gene expression parameters in microbial cells: modeling and inference from lineage tree data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Cinquemani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (14), pp.i586-i595. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the interruption of a large heart failure regional disease management program on hospital admission rate: a population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 20 (6), pp.1066-1068. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejhf.1193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation in Nonlinear Mixed Effect Models Using saemix, an R Implementation of the SAEM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Paris Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (3), pp.i03. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v080.i03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01502767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Method for Diagnosing Pharmacometric Models: Random Sampling from Conditional Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ribba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-016-2020-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by identiability in mixed effects models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Aarons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Response to Temozolomide in Low-Grade Glioma Patients Based on Tumor Size Dynamics and Genetic Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Kaloshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (12), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint modeling of longitudinal and repeated time-to-event data using nonlinear mixed-effects models and the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (8), pp.1512--1528. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00949655.2013.878938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MatVPC: A User-Friendly MATLAB-Based Tool for the Simulation and Evaluation of Systems Pharmacology Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Biliouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Trame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacodynamic response modelling of arterial blood pressure in adult volunteers during propofol anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeleazcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schüttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ihmsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bja/aeu553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved SAEM algorithm for maximum likelihood estimation in mixtures of non linear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (5), pp.693--707. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9396-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on BIC in mixed-effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.456--475. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/14-EJS890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recruitment of p47phox and Rac2G12V at the phagosome is transient and phosphatidylserine-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.1--18. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.201300010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Use and Developments Needed for Optimal Design in Pharmacometrics: A Study Performed Among DDMoRe's European Federation of Pharmaceutical Industries and Associations Members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylore Chenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Grevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.e46. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/psp.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the SAEM algorithm and the extended Kalman filter for maximum likelihood estimation in mixed-effects diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.519--532. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/sii.2013.v6.n4.a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et limites de la statistique dans l'évaluation des risques sanitaires liés aux OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.mai 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exposure–response of CI-945 in patients with epilepsy: application of novel mixed hidden Markov modeling methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka M. Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats O. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.263 - 271. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-012-9248-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-subject and within-subject model mixtures for classifying HIV treatment response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.148-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safe bet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Grevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biopharmaceutical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation in discrete mixed hidden Markov models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (6), pp.2073-2085. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exposure-response of CI-945 in patients with epilepsy: application of novel Mixed Hidden Markov Modelling Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka M. Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats O. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random threshold for linear model selection, revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.263-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analyses of bioequivalence crossover trials using the stochastic approximation expectation maximisation algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gsteiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (21), pp.2582-600. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.4286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00643832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation of long-term HIV dynamic models and antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Karina Fermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (1), pp.250-9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2010.01422.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00486937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic data binning for improved visual diagnosis of pharmacometric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (6), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-011-9223-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Evaluation of the SAEM algorithm for longitudinal ordered categorical data with an illustration in pharmacokinetics-pharmacodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12248-010-9238-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of the SAEM Algorithm in MONOLIX Software for Estimation of Population Pharmacokinetic-Pharmacodynamic-Viral Dynamics Parameters of Maraviroc in Asymptomatic HIV Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylinda Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Mcfadyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Weatherley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (1), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-010-9175-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Hepatitis C Viral Kinetic Model Explaining Cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (6), pp.706-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance in population models for count data, part II: a new SAEM algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (4), pp.367-79. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-009-9127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00470358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAEM algorithm for group comparison tests in longitudinal data analysis based on non-linear mixed-effects model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (27), pp.4860-75. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.2950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00169790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of population pharmacokinetic parameters of saquinavir in HIV patients with the MONOLIX software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (2), pp.229-49. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-006-9043-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00156907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of MDR1 polymorphism on digoxin pharmacokinetic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Verstuyft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Becquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (5), pp.437-49. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00228-007-0269-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00146888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAEM algorithm for group comparison tests in longitudinal data analysis based on non-linear mixed-effects model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.4860-4875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the SAEM algorithm to left-censored data in non-linear mixed-effects model: application to HIV dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.1562-1574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the SAEM algorithm to left-censored data in nonlinear mixed-effects model: Application to HIV dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (3), pp.1562-1574. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2006.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00182360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fMRI event-related response constant in time? A model selection answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.1169 - 1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of growth curves using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (6), pp.583-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian off-line detection of multiple change-points corrupted by multiplicative noise : application to SAR image edge detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (9), pp.1871-1887. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(03)00106-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Metropolis-Hastings sampling for nonlinear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAYSM 2018 - Bayesian Young Statisticians Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Global Convergence of (Fast) Incremental Expectation Maximization Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoi-To Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - 33th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations diférentielles stochastiques en pharmacocinétique de population : modèles et méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saemix, an R version of the SAEM algorithm for parameter estimation in nonlinear mixed effect models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et planification dans les modèles non linéaires à effets mixtes. Application à la dynamique du VIH sous traitement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Effects Models for the Population Approach: Models, Tasks, Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman and Hall/CRC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781482226508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of a SIR model for modelling the propagation of Covid-19 in several countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYFIP2 containing WAVE complexes inhibit cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Polesskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative subgroup joint analysis proposal of nonlinear longitudinal and time-to-event data for modeling pregnancy miscarriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Núñez-Antón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxychloroquine with or without azithromycin and in-hospital mortality or discharge in patients hospitalized for COVID-19 infection: a cohort study of 4,642 in-patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sbidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie Bernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Convergence Properties of the Mini-Batch EM and MCEM Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by identifiability in mixed effects models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Aarons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective strategies for segmenting data into coherent subsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la détection des produits issus des nouvelles technologies génomiques (NGT) appliquées aux plantes. Paris, Paris, le 26 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB - dossier 2020-172. Paris, le 06 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2018. Paris, le 25 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 2 juillet 2020 relative au projet de décret modifiant l’article D.531-2 du code de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier RX-015. Paris, le 26 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-151. Paris, le 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB- dossier 2019-159. Paris, le 16 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – dossier RX-016. Paris, le 21 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB sur le dossier EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - habilitation agents 2019. Paris, le 4 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-013. Paris, le 30 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – habilitation agents juillet 2019. Paris, le 19 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-NL-2018-153. Paris, le 24 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2017. Paris, le 23 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-150. Paris, le 24 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2014-123. Paris, le 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX009. Paris, le 4 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2017-143. Paris, le 15 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/04/02_001. Paris, le 13 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA-GMO-DE-2017-141 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB du 12 octobre 2015 concernant l’utilisation de moustiques génétiquement modifiés dans le cadre de la lutte antivectorielle. Paris, le 31 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCB_ Avis sur les risques environnementaux et sanitaires liés à la mise sur le marche de pétunias génétiquement modifiés non-autorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les nouvelles techniques d’obtention de plantes (New plant breeding techniques-NPBT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de Biotechnologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-003. Paris, le 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2011-96. Paris, le 13 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2005-23. Paris, le 21 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-01. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB 150129 - dossier 2014-1211 concernant le dossier EFSA-GMO-NL-2014-121. Paris, le 22 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB – dossier BE-2015-1251. Paris, le 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-02. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150129- saisine HCB -dossier 2014-121 concernant le dossier EFSA-GMO-NL-2014-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element solver for PDEs in MONOLIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kuate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaelig Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Si Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8717, INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique, Paris, le 23 juin 2015 avis en réponse à la saisine du 24 avril 2014 de Messieurs Bernard Accoyer et Jean Bizet suite à la proposition de loi relative à l’interdiction de la mise en culture des variétés de maïs génétiquement modifié sur le territoire français1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité scientifique avis en réponse à la saisine HCB – dossier BE-2011-981. Paris, le 12 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delay differential equation solver for MONOLIX & MLXPLORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kuate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaelig Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8489, INRIA. 2014, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 7 novembre 2013, de Madame Marie-Christine Blandin, relative à l’article de Snell et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIC selection procedures in mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-7948, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random thresholds for linear model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5572, INRIA. 2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using penalized contrasts for the change-point problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5339, INRIA. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for CGH microarray data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5139, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution 2-D et détection de ruptures. Applications en géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Sud, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04165135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321804v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52933/jdssv.v2i7.48" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03690824v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l El Hoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Layan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103302119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03410025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12742" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Zeitoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manternach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fourquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.14.20090100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03239518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-041472" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Varga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kinani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minh Mai L&#234;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Waggoner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touzot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maheas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Vanmassenhove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Langlois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13586" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958835v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.106907" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhal Karimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz378" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1193" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paris Lavenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v080.i03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-2020-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Aarons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzocco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kaloshi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ricard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.54" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeleazcov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#252;ttler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ihmsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/aeu553" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Biliouris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Trame" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mbogning" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.878938" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9396-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS890" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/sii.2013.v6.n4.a10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylore Chenel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Grevel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Hooker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/psp.2013.19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka M. Savic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Miller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats O. Karlsson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-012-9248-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGQH0QB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.12.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HKPT2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756592v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gsteiger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pigeolet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4286" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E318193F65B1BE9F88FDE6CFDE259E4EA86CACFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karina Fermin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2010.01422.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-011-9223-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Savic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-010-9238-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phylinda Chan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacqmin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Mcfadyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Weatherley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-010-9175-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Snoeck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Jonsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00470358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka Savic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-009-9127-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00146888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jaillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Becquemont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-007-0269-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00169790v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.2950" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00156907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-006-9043-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263506v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00182360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.05.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Meza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doisy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(03)00106-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVN7R8BH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958247v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334656v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi-To Wai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717539v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386791v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781482226508" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Polesskaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029909v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando de La Cruz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente N&#250;&#241;ez-Ant&#243;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995319v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Bernaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995305v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lefevre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334485v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642621v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752894v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752888v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917702v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354427v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917777v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917709v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788108v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790350v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354431v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790157v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788222v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789394v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787190v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787191v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789521v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791061v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791518v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917605v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917581v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917533v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800867v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801204v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144679v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blaudez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelig Chatel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Si Abdallah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801289v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952874v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696435v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070434v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenne Lude&#241;a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vaisse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04165135v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321804v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52933/jdssv.v2i7.48" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03690824v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l El Hoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Layan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103302119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03410025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12742" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Zeitoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manternach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fourquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.14.20090100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03239518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-041472" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Varga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kinani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minh Mai L&#234;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Waggoner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touzot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maheas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Vanmassenhove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Langlois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13586" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958835v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.106907" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhal Karimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz378" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1193" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paris Lavenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v080.i03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-2020-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Aarons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzocco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kaloshi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ricard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.54" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mbogning" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.878938" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Biliouris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Trame" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeleazcov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#252;ttler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ihmsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/aeu553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9396-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS890" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylore Chenel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Grevel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Hooker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/psp.2013.19" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/sii.2013.v6.n4.a10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka M. Savic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Miller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats O. Karlsson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-012-9248-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGQH0QB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756608v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.12.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HKPT2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756592v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gsteiger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pigeolet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4286" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E318193F65B1BE9F88FDE6CFDE259E4EA86CACFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karina Fermin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2010.01422.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-011-9223-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Savic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-010-9238-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phylinda Chan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacqmin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Mcfadyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Weatherley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-010-9175-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Snoeck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Jonsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00470358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka Savic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-009-9127-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00169790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.2950" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00156907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-006-9043-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00146888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jaillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Becquemont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-007-0269-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00182360v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.05.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Meza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doisy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(03)00106-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVN7R8BH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958247v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334656v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi-To Wai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717539v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386791v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781482226508" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995305v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lefevre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Polesskaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando de La Cruz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente N&#250;&#241;ez-Ant&#243;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995319v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Bernaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334485v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642621v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752888v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917686v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788222v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354431v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790350v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789394v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787190v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787191v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791061v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789521v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791518v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917605v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917533v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144679v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blaudez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelig Chatel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Si Abdallah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801204v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801289v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696435v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070434v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenne Lude&#241;a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070662v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071444v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vaisse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04165135v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>