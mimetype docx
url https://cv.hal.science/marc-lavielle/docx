--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Lavielle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hospital data for monitoring the dynamics of COVID 19 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Science, Statistics, and Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52933/jdssv.v2i7.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble model based on early predictors to forecast COVID-19 health care demand in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël El Hoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Layan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (18), pp.e2103302119. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2103302119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03690824v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBA: a Novel Method for Fast Automatic Model Building in Nonlinear Mixed-Effects Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal association between participation to a national election and the epidemic spread of COVID-19 in France: nationwide observational and dynamic modeling study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Manternach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.05.14.20090100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the propagation of COVID-19 at an international scale: extension of an SIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie H Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.e041472. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-041472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIX: a new software package to reveal chemical reactions at trace amounts in very complex mixtures from high-resolution mass spectra data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minh Mai Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217, pp.121040. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Comparing Unsupervised Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Waggoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Research Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jors.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model to predict BNP levels in hemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Vanmassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nep.13586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistic Regression with Missing Covariates -- Parameter Estimation, Model Selection and Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.106907. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2019.106907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f-SAEM: A fast Stochastic Approximation of the EM algorithm for nonlinear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance and variability of kinetic gene expression parameters in microbial cells: modeling and inference from lineage tree data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Cinquemani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (14), pp.i586-i595. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the interruption of a large heart failure regional disease management program on hospital admission rate: a population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 20 (6), pp.1066-1068. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejhf.1193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation in Nonlinear Mixed Effect Models Using saemix, an R Implementation of the SAEM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Paris Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (3), pp.i03. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v080.i03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01502767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Method for Diagnosing Pharmacometric Models: Random Sampling from Conditional Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ribba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-016-2020-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by identiability in mixed effects models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Aarons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Response to Temozolomide in Low-Grade Glioma Patients Based on Tumor Size Dynamics and Genetic Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Kaloshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (12), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint modeling of longitudinal and repeated time-to-event data using nonlinear mixed-effects models and the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (8), pp.1512--1528. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00949655.2013.878938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MatVPC: A User-Friendly MATLAB-Based Tool for the Simulation and Evaluation of Systems Pharmacology Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Biliouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Trame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacodynamic response modelling of arterial blood pressure in adult volunteers during propofol anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeleazcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schüttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ihmsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bja/aeu553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved SAEM algorithm for maximum likelihood estimation in mixtures of non linear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (5), pp.693--707. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9396-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on BIC in mixed-effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.456--475. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/14-EJS890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recruitment of p47phox and Rac2G12V at the phagosome is transient and phosphatidylserine-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.1--18. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.201300010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Use and Developments Needed for Optimal Design in Pharmacometrics: A Study Performed Among DDMoRe's European Federation of Pharmaceutical Industries and Associations Members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylore Chenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Grevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.e46. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/psp.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the SAEM algorithm and the extended Kalman filter for maximum likelihood estimation in mixed-effects diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.519--532. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/sii.2013.v6.n4.a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et limites de la statistique dans l'évaluation des risques sanitaires liés aux OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.mai 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exposure–response of CI-945 in patients with epilepsy: application of novel mixed hidden Markov modeling methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka M. Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats O. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.263 - 271. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-012-9248-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-subject and within-subject model mixtures for classifying HIV treatment response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.148-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safe bet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Grevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biopharmaceutical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation in discrete mixed hidden Markov models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (6), pp.2073-2085. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exposure-response of CI-945 in patients with epilepsy: application of novel Mixed Hidden Markov Modelling Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka M. Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats O. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random threshold for linear model selection, revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.263-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analyses of bioequivalence crossover trials using the stochastic approximation expectation maximisation algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gsteiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (21), pp.2582-600. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.4286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00643832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation of long-term HIV dynamic models and antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Karina Fermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (1), pp.250-9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2010.01422.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00486937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic data binning for improved visual diagnosis of pharmacometric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (6), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-011-9223-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Evaluation of the SAEM algorithm for longitudinal ordered categorical data with an illustration in pharmacokinetics-pharmacodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12248-010-9238-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of the SAEM Algorithm in MONOLIX Software for Estimation of Population Pharmacokinetic-Pharmacodynamic-Viral Dynamics Parameters of Maraviroc in Asymptomatic HIV Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylinda Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Mcfadyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Weatherley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (1), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-010-9175-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Hepatitis C Viral Kinetic Model Explaining Cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (6), pp.706-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance in population models for count data, part II: a new SAEM algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (4), pp.367-79. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-009-9127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00470358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAEM algorithm for group comparison tests in longitudinal data analysis based on non-linear mixed-effects model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (27), pp.4860-75. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.2950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00169790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of population pharmacokinetic parameters of saquinavir in HIV patients with the MONOLIX software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (2), pp.229-49. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-006-9043-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00156907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of MDR1 polymorphism on digoxin pharmacokinetic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Verstuyft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Becquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (5), pp.437-49. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00228-007-0269-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00146888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAEM algorithm for group comparison tests in longitudinal data analysis based on non-linear mixed-effects model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.4860-4875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the SAEM algorithm to left-censored data in non-linear mixed-effects model: application to HIV dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.1562-1574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the SAEM algorithm to left-censored data in nonlinear mixed-effects model: Application to HIV dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (3), pp.1562-1574. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2006.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00182360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fMRI event-related response constant in time? A model selection answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.1169 - 1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of growth curves using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (6), pp.583-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian off-line detection of multiple change-points corrupted by multiplicative noise : application to SAR image edge detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (9), pp.1871-1887. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(03)00106-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Metropolis-Hastings sampling for nonlinear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAYSM 2018 - Bayesian Young Statisticians Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Global Convergence of (Fast) Incremental Expectation Maximization Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoi-To Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - 33th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations diférentielles stochastiques en pharmacocinétique de population : modèles et méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saemix, an R version of the SAEM algorithm for parameter estimation in nonlinear mixed effect models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et planification dans les modèles non linéaires à effets mixtes. Application à la dynamique du VIH sous traitement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Effects Models for the Population Approach: Models, Tasks, Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman and Hall/CRC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781482226508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of a SIR model for modelling the propagation of Covid-19 in several countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYFIP2 containing WAVE complexes inhibit cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Polesskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative subgroup joint analysis proposal of nonlinear longitudinal and time-to-event data for modeling pregnancy miscarriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Núñez-Antón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxychloroquine with or without azithromycin and in-hospital mortality or discharge in patients hospitalized for COVID-19 infection: a cohort study of 4,642 in-patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sbidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie Bernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Convergence Properties of the Mini-Batch EM and MCEM Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by identifiability in mixed effects models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Aarons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective strategies for segmenting data into coherent subsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la détection des produits issus des nouvelles technologies génomiques (NGT) appliquées aux plantes. Paris, Paris, le 26 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB - dossier 2020-172. Paris, le 06 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2018. Paris, le 25 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 2 juillet 2020 relative au projet de décret modifiant l’article D.531-2 du code de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier RX-015. Paris, le 26 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-151. Paris, le 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB- dossier 2019-159. Paris, le 16 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – dossier RX-016. Paris, le 21 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB sur le dossier EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - habilitation agents 2019. Paris, le 4 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-013. Paris, le 30 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – habilitation agents juillet 2019. Paris, le 19 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-NL-2018-153. Paris, le 24 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2017. Paris, le 23 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-150. Paris, le 24 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2014-123. Paris, le 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX009. Paris, le 4 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2017-143. Paris, le 15 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/04/02_001. Paris, le 13 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA-GMO-DE-2017-141 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB du 12 octobre 2015 concernant l’utilisation de moustiques génétiquement modifiés dans le cadre de la lutte antivectorielle. Paris, le 31 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCB_ Avis sur les risques environnementaux et sanitaires liés à la mise sur le marche de pétunias génétiquement modifiés non-autorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les nouvelles techniques d’obtention de plantes (New plant breeding techniques-NPBT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de Biotechnologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-003. Paris, le 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2011-96. Paris, le 13 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2005-23. Paris, le 21 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-01. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB 150129 - dossier 2014-1211 concernant le dossier EFSA-GMO-NL-2014-121. Paris, le 22 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB – dossier BE-2015-1251. Paris, le 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-02. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150129- saisine HCB -dossier 2014-121 concernant le dossier EFSA-GMO-NL-2014-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element solver for PDEs in MONOLIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kuate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaelig Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Si Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8717, INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique, Paris, le 23 juin 2015 avis en réponse à la saisine du 24 avril 2014 de Messieurs Bernard Accoyer et Jean Bizet suite à la proposition de loi relative à l’interdiction de la mise en culture des variétés de maïs génétiquement modifié sur le territoire français1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité scientifique avis en réponse à la saisine HCB – dossier BE-2011-981. Paris, le 12 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delay differential equation solver for MONOLIX & MLXPLORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kuate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaelig Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8489, INRIA. 2014, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 7 novembre 2013, de Madame Marie-Christine Blandin, relative à l’article de Snell et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIC selection procedures in mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-7948, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random thresholds for linear model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5572, INRIA. 2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using penalized contrasts for the change-point problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5339, INRIA. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for CGH microarray data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5139, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution 2-D et détection de ruptures. Applications en géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Sud, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04165135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Lavielle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble model based on early predictors to forecast COVID-19 health care demand in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël El Hoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Layan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (18), pp.e2103302119. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2103302119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03690824v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hospital data for monitoring the dynamics of COVID 19 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Science, Statistics, and Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52933/jdssv.v2i7.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBA: a Novel Method for Fast Automatic Model Building in Nonlinear Mixed-Effects Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal association between participation to a national election and the epidemic spread of COVID-19 in France: nationwide observational and dynamic modeling study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Manternach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.05.14.20090100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the propagation of COVID-19 at an international scale: extension of an SIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie H Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.e041472. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-041472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIX: a new software package to reveal chemical reactions at trace amounts in very complex mixtures from high-resolution mass spectra data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minh Mai Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217, pp.121040. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Comparing Unsupervised Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Waggoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Research Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jors.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model to predict BNP levels in hemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Vanmassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nep.13586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistic Regression with Missing Covariates -- Parameter Estimation, Model Selection and Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.106907. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2019.106907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance and variability of kinetic gene expression parameters in microbial cells: modeling and inference from lineage tree data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Cinquemani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (14), pp.i586-i595. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f-SAEM: A fast Stochastic Approximation of the EM algorithm for nonlinear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the interruption of a large heart failure regional disease management program on hospital admission rate: a population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 20 (6), pp.1066-1068. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejhf.1193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation in Nonlinear Mixed Effect Models Using saemix, an R Implementation of the SAEM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Paris Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (3), pp.i03. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v080.i03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01502767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Method for Diagnosing Pharmacometric Models: Random Sampling from Conditional Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ribba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-016-2020-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by identiability in mixed effects models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Aarons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Response to Temozolomide in Low-Grade Glioma Patients Based on Tumor Size Dynamics and Genetic Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Kaloshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (12), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint modeling of longitudinal and repeated time-to-event data using nonlinear mixed-effects models and the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (8), pp.1512--1528. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00949655.2013.878938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MatVPC: A User-Friendly MATLAB-Based Tool for the Simulation and Evaluation of Systems Pharmacology Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Biliouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Trame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacodynamic response modelling of arterial blood pressure in adult volunteers during propofol anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeleazcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schüttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ihmsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bja/aeu553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved SAEM algorithm for maximum likelihood estimation in mixtures of non linear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (5), pp.693--707. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9396-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on BIC in mixed-effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.456--475. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/14-EJS890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recruitment of p47phox and Rac2G12V at the phagosome is transient and phosphatidylserine-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.1--18. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.201300010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Use and Developments Needed for Optimal Design in Pharmacometrics: A Study Performed Among DDMoRe's European Federation of Pharmaceutical Industries and Associations Members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylore Chenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Grevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.e46. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/psp.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the SAEM algorithm and the extended Kalman filter for maximum likelihood estimation in mixed-effects diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.519--532. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/sii.2013.v6.n4.a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et limites de la statistique dans l'évaluation des risques sanitaires liés aux OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.mai 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exposure–response of CI-945 in patients with epilepsy: application of novel mixed hidden Markov modeling methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka M. Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats O. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.263 - 271. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-012-9248-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-subject and within-subject model mixtures for classifying HIV treatment response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.148-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safe bet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Grevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biopharmaceutical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation in discrete mixed hidden Markov models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (6), pp.2073-2085. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random threshold for linear model selection, revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.263-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exposure-response of CI-945 in patients with epilepsy: application of novel Mixed Hidden Markov Modelling Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka M. Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats O. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analyses of bioequivalence crossover trials using the stochastic approximation expectation maximisation algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gsteiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (21), pp.2582-600. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.4286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00643832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation of long-term HIV dynamic models and antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Karina Fermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (1), pp.250-9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2010.01422.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00486937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic data binning for improved visual diagnosis of pharmacometric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (6), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-011-9223-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Evaluation of the SAEM algorithm for longitudinal ordered categorical data with an illustration in pharmacokinetics-pharmacodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12248-010-9238-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of the SAEM Algorithm in MONOLIX Software for Estimation of Population Pharmacokinetic-Pharmacodynamic-Viral Dynamics Parameters of Maraviroc in Asymptomatic HIV Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylinda Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Mcfadyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Weatherley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (1), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-010-9175-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Hepatitis C Viral Kinetic Model Explaining Cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (6), pp.706-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance in population models for count data, part II: a new SAEM algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (4), pp.367-79. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-009-9127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00470358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAEM algorithm for group comparison tests in longitudinal data analysis based on non-linear mixed-effects model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (27), pp.4860-75. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.2950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00169790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of population pharmacokinetic parameters of saquinavir in HIV patients with the MONOLIX software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (2), pp.229-49. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-006-9043-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00156907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of MDR1 polymorphism on digoxin pharmacokinetic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Verstuyft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Becquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (5), pp.437-49. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00228-007-0269-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00146888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAEM algorithm for group comparison tests in longitudinal data analysis based on non-linear mixed-effects model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.4860-4875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the SAEM algorithm to left-censored data in non-linear mixed-effects model: application to HIV dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.1562-1574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the SAEM algorithm to left-censored data in nonlinear mixed-effects model: Application to HIV dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (3), pp.1562-1574. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2006.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00182360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fMRI event-related response constant in time? A model selection answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.1169 - 1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of growth curves using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (6), pp.583-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian off-line detection of multiple change-points corrupted by multiplicative noise : application to SAR image edge detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (9), pp.1871-1887. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(03)00106-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Metropolis-Hastings sampling for nonlinear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAYSM 2018 - Bayesian Young Statisticians Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Global Convergence of (Fast) Incremental Expectation Maximization Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoi-To Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - 33th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations diférentielles stochastiques en pharmacocinétique de population : modèles et méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saemix, an R version of the SAEM algorithm for parameter estimation in nonlinear mixed effect models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et planification dans les modèles non linéaires à effets mixtes. Application à la dynamique du VIH sous traitement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Effects Models for the Population Approach: Models, Tasks, Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman and Hall/CRC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781482226508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of a SIR model for modelling the propagation of Covid-19 in several countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYFIP2 containing WAVE complexes inhibit cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Polesskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative subgroup joint analysis proposal of nonlinear longitudinal and time-to-event data for modeling pregnancy miscarriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Núñez-Antón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxychloroquine with or without azithromycin and in-hospital mortality or discharge in patients hospitalized for COVID-19 infection: a cohort study of 4,642 in-patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sbidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie Bernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Convergence Properties of the Mini-Batch EM and MCEM Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by identifiability in mixed effects models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Aarons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective strategies for segmenting data into coherent subsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la détection des produits issus des nouvelles technologies génomiques (NGT) appliquées aux plantes. Paris, Paris, le 26 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB - dossier 2020-172. Paris, le 06 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2018. Paris, le 25 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 2 juillet 2020 relative au projet de décret modifiant l’article D.531-2 du code de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier RX-015. Paris, le 26 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-151. Paris, le 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB- dossier 2019-159. Paris, le 16 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – dossier RX-016. Paris, le 21 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - habilitation agents 2019. Paris, le 4 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-013. Paris, le 30 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB sur le dossier EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – habilitation agents juillet 2019. Paris, le 19 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-NL-2018-153. Paris, le 24 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2017. Paris, le 23 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-150. Paris, le 24 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2014-123. Paris, le 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX009. Paris, le 4 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2017-143. Paris, le 15 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/04/02_001. Paris, le 13 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA-GMO-DE-2017-141 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB du 12 octobre 2015 concernant l’utilisation de moustiques génétiquement modifiés dans le cadre de la lutte antivectorielle. Paris, le 31 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCB_ Avis sur les risques environnementaux et sanitaires liés à la mise sur le marche de pétunias génétiquement modifiés non-autorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les nouvelles techniques d’obtention de plantes (New plant breeding techniques-NPBT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de Biotechnologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-003. Paris, le 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2011-96. Paris, le 13 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2005-23. Paris, le 21 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-01. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB 150129 - dossier 2014-1211 concernant le dossier EFSA-GMO-NL-2014-121. Paris, le 22 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB – dossier BE-2015-1251. Paris, le 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-02. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150129- saisine HCB -dossier 2014-121 concernant le dossier EFSA-GMO-NL-2014-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element solver for PDEs in MONOLIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kuate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaelig Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Si Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8717, INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique, Paris, le 23 juin 2015 avis en réponse à la saisine du 24 avril 2014 de Messieurs Bernard Accoyer et Jean Bizet suite à la proposition de loi relative à l’interdiction de la mise en culture des variétés de maïs génétiquement modifié sur le territoire français1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité scientifique avis en réponse à la saisine HCB – dossier BE-2011-981. Paris, le 12 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delay differential equation solver for MONOLIX & MLXPLORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kuate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaelig Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8489, INRIA. 2014, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 7 novembre 2013, de Madame Marie-Christine Blandin, relative à l’article de Snell et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIC selection procedures in mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-7948, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random thresholds for linear model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5572, INRIA. 2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using penalized contrasts for the change-point problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5339, INRIA. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for CGH microarray data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5139, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution 2-D et détection de ruptures. Applications en géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Sud, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04165135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321804v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52933/jdssv.v2i7.48" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03690824v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l El Hoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Layan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103302119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03410025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12742" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Zeitoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manternach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fourquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.14.20090100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03239518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-041472" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Varga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kinani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minh Mai L&#234;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Waggoner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touzot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maheas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Vanmassenhove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Langlois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13586" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958835v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.106907" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958248v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhal Karimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.07.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz378" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1193" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paris Lavenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v080.i03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-2020-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Aarons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzocco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kaloshi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ricard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.54" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mbogning" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.878938" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Biliouris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Trame" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeleazcov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#252;ttler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ihmsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/aeu553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9396-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS890" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylore Chenel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Grevel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Hooker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/psp.2013.19" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/sii.2013.v6.n4.a10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka M. Savic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Miller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats O. Karlsson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-012-9248-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGQH0QB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756608v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.12.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HKPT2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756592v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gsteiger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pigeolet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4286" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E318193F65B1BE9F88FDE6CFDE259E4EA86CACFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karina Fermin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2010.01422.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-011-9223-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Savic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-010-9238-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phylinda Chan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacqmin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Mcfadyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Weatherley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-010-9175-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Snoeck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Jonsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00470358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka Savic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-009-9127-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00169790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.2950" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00156907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-006-9043-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00146888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jaillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Becquemont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-007-0269-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00182360v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.05.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Meza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doisy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(03)00106-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVN7R8BH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958247v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334656v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi-To Wai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717539v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386791v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781482226508" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995305v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lefevre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Polesskaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando de La Cruz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente N&#250;&#241;ez-Ant&#243;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995319v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Bernaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334485v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642621v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752888v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917686v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788222v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354427v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354431v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790350v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789394v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787190v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787191v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791061v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789521v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791518v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917605v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917533v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144679v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blaudez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelig Chatel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Si Abdallah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801204v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801289v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696435v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070434v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenne Lude&#241;a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070662v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071444v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vaisse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04165135v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03690824v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l El Hoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Layan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103302119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321804v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52933/jdssv.v2i7.48" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03410025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12742" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Zeitoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manternach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fourquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.14.20090100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03239518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-041472" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Varga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kinani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minh Mai L&#234;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Waggoner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touzot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maheas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Vanmassenhove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Langlois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13586" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958835v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.106907" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz378" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhal Karimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.07.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1193" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paris Lavenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v080.i03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-2020-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Aarons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzocco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kaloshi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ricard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.54" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mbogning" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.878938" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Biliouris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Trame" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeleazcov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#252;ttler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ihmsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/aeu553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9396-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS890" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylore Chenel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Grevel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Hooker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/psp.2013.19" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/sii.2013.v6.n4.a10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka M. Savic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Miller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats O. Karlsson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-012-9248-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGQH0QB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756608v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.12.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HKPT2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756592v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gsteiger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pigeolet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4286" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E318193F65B1BE9F88FDE6CFDE259E4EA86CACFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karina Fermin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2010.01422.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-011-9223-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Savic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-010-9238-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phylinda Chan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacqmin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Mcfadyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Weatherley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-010-9175-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Snoeck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Jonsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00470358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka Savic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-009-9127-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00169790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.2950" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00156907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-006-9043-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00146888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jaillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Becquemont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-007-0269-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00182360v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.05.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Meza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doisy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(03)00106-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVN7R8BH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958247v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334656v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi-To Wai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717539v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386791v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781482226508" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995305v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lefevre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Polesskaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando de La Cruz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente N&#250;&#241;ez-Ant&#243;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995319v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Bernaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334485v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642621v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752888v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917686v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788222v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354431v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788108v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354427v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789394v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787190v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787191v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791061v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789521v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791518v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917605v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917533v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144679v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blaudez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelig Chatel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Si Abdallah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801204v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801289v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696435v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070434v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenne Lude&#241;a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070662v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071444v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vaisse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04165135v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>