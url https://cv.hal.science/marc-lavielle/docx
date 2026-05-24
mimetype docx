--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Lavielle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble model based on early predictors to forecast COVID-19 health care demand in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël El Hoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Layan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (18), pp.e2103302119. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2103302119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03690824v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hospital data for monitoring the dynamics of COVID 19 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Science, Statistics, and Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52933/jdssv.v2i7.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBA: a Novel Method for Fast Automatic Model Building in Nonlinear Mixed-Effects Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal association between participation to a national election and the epidemic spread of COVID-19 in France: nationwide observational and dynamic modeling study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Manternach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.05.14.20090100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the propagation of COVID-19 at an international scale: extension of an SIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie H Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.e041472. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-041472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIX: a new software package to reveal chemical reactions at trace amounts in very complex mixtures from high-resolution mass spectra data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minh Mai Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217, pp.121040. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Comparing Unsupervised Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Waggoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Research Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jors.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model to predict BNP levels in hemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Vanmassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nep.13586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistic Regression with Missing Covariates -- Parameter Estimation, Model Selection and Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.106907. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2019.106907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance and variability of kinetic gene expression parameters in microbial cells: modeling and inference from lineage tree data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Cinquemani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (14), pp.i586-i595. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f-SAEM: A fast Stochastic Approximation of the EM algorithm for nonlinear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the interruption of a large heart failure regional disease management program on hospital admission rate: a population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 20 (6), pp.1066-1068. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejhf.1193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation in Nonlinear Mixed Effect Models Using saemix, an R Implementation of the SAEM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Paris Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (3), pp.i03. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v080.i03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01502767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Method for Diagnosing Pharmacometric Models: Random Sampling from Conditional Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ribba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-016-2020-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by identiability in mixed effects models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Aarons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Response to Temozolomide in Low-Grade Glioma Patients Based on Tumor Size Dynamics and Genetic Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Kaloshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (12), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint modeling of longitudinal and repeated time-to-event data using nonlinear mixed-effects models and the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (8), pp.1512--1528. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00949655.2013.878938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MatVPC: A User-Friendly MATLAB-Based Tool for the Simulation and Evaluation of Systems Pharmacology Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Biliouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Trame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacodynamic response modelling of arterial blood pressure in adult volunteers during propofol anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeleazcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schüttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ihmsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bja/aeu553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved SAEM algorithm for maximum likelihood estimation in mixtures of non linear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (5), pp.693--707. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9396-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on BIC in mixed-effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.456--475. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/14-EJS890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recruitment of p47phox and Rac2G12V at the phagosome is transient and phosphatidylserine-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.1--18. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.201300010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Use and Developments Needed for Optimal Design in Pharmacometrics: A Study Performed Among DDMoRe's European Federation of Pharmaceutical Industries and Associations Members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylore Chenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Grevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.e46. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/psp.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the SAEM algorithm and the extended Kalman filter for maximum likelihood estimation in mixed-effects diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.519--532. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/sii.2013.v6.n4.a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et limites de la statistique dans l'évaluation des risques sanitaires liés aux OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.mai 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exposure–response of CI-945 in patients with epilepsy: application of novel mixed hidden Markov modeling methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka M. Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats O. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.263 - 271. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-012-9248-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-subject and within-subject model mixtures for classifying HIV treatment response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.148-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safe bet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Grevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biopharmaceutical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation in discrete mixed hidden Markov models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (6), pp.2073-2085. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random threshold for linear model selection, revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.263-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exposure-response of CI-945 in patients with epilepsy: application of novel Mixed Hidden Markov Modelling Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka M. Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats O. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analyses of bioequivalence crossover trials using the stochastic approximation expectation maximisation algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gsteiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (21), pp.2582-600. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.4286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00643832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation of long-term HIV dynamic models and antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Karina Fermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (1), pp.250-9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2010.01422.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00486937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic data binning for improved visual diagnosis of pharmacometric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (6), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-011-9223-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Evaluation of the SAEM algorithm for longitudinal ordered categorical data with an illustration in pharmacokinetics-pharmacodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12248-010-9238-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of the SAEM Algorithm in MONOLIX Software for Estimation of Population Pharmacokinetic-Pharmacodynamic-Viral Dynamics Parameters of Maraviroc in Asymptomatic HIV Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylinda Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Mcfadyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Weatherley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (1), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-010-9175-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Hepatitis C Viral Kinetic Model Explaining Cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (6), pp.706-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance in population models for count data, part II: a new SAEM algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (4), pp.367-79. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-009-9127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00470358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAEM algorithm for group comparison tests in longitudinal data analysis based on non-linear mixed-effects model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (27), pp.4860-75. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.2950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00169790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of population pharmacokinetic parameters of saquinavir in HIV patients with the MONOLIX software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (2), pp.229-49. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-006-9043-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00156907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of MDR1 polymorphism on digoxin pharmacokinetic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Verstuyft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Becquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (5), pp.437-49. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00228-007-0269-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00146888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAEM algorithm for group comparison tests in longitudinal data analysis based on non-linear mixed-effects model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.4860-4875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the SAEM algorithm to left-censored data in non-linear mixed-effects model: application to HIV dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.1562-1574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the SAEM algorithm to left-censored data in nonlinear mixed-effects model: Application to HIV dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (3), pp.1562-1574. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2006.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00182360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fMRI event-related response constant in time? A model selection answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.1169 - 1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of growth curves using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (6), pp.583-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian off-line detection of multiple change-points corrupted by multiplicative noise : application to SAR image edge detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (9), pp.1871-1887. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(03)00106-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Metropolis-Hastings sampling for nonlinear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAYSM 2018 - Bayesian Young Statisticians Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Global Convergence of (Fast) Incremental Expectation Maximization Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoi-To Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - 33th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations diférentielles stochastiques en pharmacocinétique de population : modèles et méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saemix, an R version of the SAEM algorithm for parameter estimation in nonlinear mixed effect models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et planification dans les modèles non linéaires à effets mixtes. Application à la dynamique du VIH sous traitement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Effects Models for the Population Approach: Models, Tasks, Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman and Hall/CRC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781482226508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of a SIR model for modelling the propagation of Covid-19 in several countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYFIP2 containing WAVE complexes inhibit cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Polesskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative subgroup joint analysis proposal of nonlinear longitudinal and time-to-event data for modeling pregnancy miscarriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Núñez-Antón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxychloroquine with or without azithromycin and in-hospital mortality or discharge in patients hospitalized for COVID-19 infection: a cohort study of 4,642 in-patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sbidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie Bernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Convergence Properties of the Mini-Batch EM and MCEM Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by identifiability in mixed effects models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Aarons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective strategies for segmenting data into coherent subsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la détection des produits issus des nouvelles technologies génomiques (NGT) appliquées aux plantes. Paris, Paris, le 26 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB - dossier 2020-172. Paris, le 06 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2018. Paris, le 25 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 2 juillet 2020 relative au projet de décret modifiant l’article D.531-2 du code de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier RX-015. Paris, le 26 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-151. Paris, le 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB- dossier 2019-159. Paris, le 16 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – dossier RX-016. Paris, le 21 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - habilitation agents 2019. Paris, le 4 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-013. Paris, le 30 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB sur le dossier EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – habilitation agents juillet 2019. Paris, le 19 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-NL-2018-153. Paris, le 24 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2017. Paris, le 23 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-150. Paris, le 24 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2014-123. Paris, le 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX009. Paris, le 4 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2017-143. Paris, le 15 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/04/02_001. Paris, le 13 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA-GMO-DE-2017-141 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB du 12 octobre 2015 concernant l’utilisation de moustiques génétiquement modifiés dans le cadre de la lutte antivectorielle. Paris, le 31 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCB_ Avis sur les risques environnementaux et sanitaires liés à la mise sur le marche de pétunias génétiquement modifiés non-autorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les nouvelles techniques d’obtention de plantes (New plant breeding techniques-NPBT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de Biotechnologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-003. Paris, le 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2011-96. Paris, le 13 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2005-23. Paris, le 21 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-01. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB 150129 - dossier 2014-1211 concernant le dossier EFSA-GMO-NL-2014-121. Paris, le 22 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB – dossier BE-2015-1251. Paris, le 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-02. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150129- saisine HCB -dossier 2014-121 concernant le dossier EFSA-GMO-NL-2014-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element solver for PDEs in MONOLIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kuate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaelig Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Si Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8717, INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique, Paris, le 23 juin 2015 avis en réponse à la saisine du 24 avril 2014 de Messieurs Bernard Accoyer et Jean Bizet suite à la proposition de loi relative à l’interdiction de la mise en culture des variétés de maïs génétiquement modifié sur le territoire français1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité scientifique avis en réponse à la saisine HCB – dossier BE-2011-981. Paris, le 12 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delay differential equation solver for MONOLIX & MLXPLORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kuate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaelig Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8489, INRIA. 2014, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 7 novembre 2013, de Madame Marie-Christine Blandin, relative à l’article de Snell et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIC selection procedures in mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-7948, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random thresholds for linear model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5572, INRIA. 2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using penalized contrasts for the change-point problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5339, INRIA. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for CGH microarray data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5139, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution 2-D et détection de ruptures. Applications en géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Sud, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04165135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Lavielle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble model based on early predictors to forecast COVID-19 health care demand in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Paireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël El Hoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Layan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (18), pp.e2103302119. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2103302119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03690824v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hospital data for monitoring the dynamics of COVID 19 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Science, Statistics, and Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52933/jdssv.v2i7.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321804v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBA: a Novel Method for Fast Automatic Model Building in Nonlinear Mixed-Effects Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Prague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal association between participation to a national election and the epidemic spread of COVID-19 in France: nationwide observational and dynamic modeling study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Manternach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fourquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.05.14.20090100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the propagation of COVID-19 at an international scale: extension of an SIR model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie H Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.e041472. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-041472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical approach to deal with nanoparticle polydispersity in surface enhanced Raman spectroscopy to quantify antineoplastic agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minh Mai Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217, pp.121040. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Comparing Unsupervised Clustering Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Waggoner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Research Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jors.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIX: a new software package to reveal chemical reactions at trace amounts in very complex mixtures from high-resolution mass spectra data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model to predict BNP levels in hemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Touzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Seris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Vanmassenhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nep.13586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistic Regression with Missing Covariates -- Parameter Estimation, Model Selection and Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.106907. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2019.106907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inheritance and variability of kinetic gene expression parameters in microbial cells: modeling and inference from lineage tree data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Cinquemani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (14), pp.i586-i595. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f-SAEM: A fast Stochastic Approximation of the EM algorithm for nonlinear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the interruption of a large heart failure regional disease management program on hospital admission rate: a population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Heart Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 20 (6), pp.1066-1068. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejhf.1193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation in Nonlinear Mixed Effect Models Using saemix, an R Implementation of the SAEM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Paris Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (3), pp.i03. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18637/jss.v080.i03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01502767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Method for Diagnosing Pharmacometric Models: Random Sampling from Conditional Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ribba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-016-2020-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by identiability in mixed effects models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Aarons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MatVPC: A User-Friendly MATLAB-Based Tool for the Simulation and Evaluation of Systems Pharmacology Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Biliouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Trame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacodynamic response modelling of arterial blood pressure in adult volunteers during propofol anaesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeleazcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schüttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ihmsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bja/aeu553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint modeling of longitudinal and repeated time-to-event data using nonlinear mixed-effects models and the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (8), pp.1512--1528. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00949655.2013.878938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Response to Temozolomide in Low-Grade Glioma Patients Based on Tumor Size Dynamics and Genetic Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Kaloshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (12), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psp4.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved SAEM algorithm for maximum likelihood estimation in mixtures of non linear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (5), pp.693--707. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-013-9396-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on BIC in mixed-effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.456--475. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/14-EJS890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et limites de la statistique dans l'évaluation des risques sanitaires liés aux OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.mai 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the SAEM algorithm and the extended Kalman filter for maximum likelihood estimation in mixed-effects diffusion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.519--532. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/sii.2013.v6.n4.a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Use and Developments Needed for Optimal Design in Pharmacometrics: A Study Performed Among DDMoRe's European Federation of Pharmaceutical Industries and Associations Members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylore Chenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Grevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C. Hooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPT: Pharmacometrics and Systems Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.e46. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/psp.2013.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recruitment of p47phox and Rac2G12V at the phagosome is transient and phosphatidylserine-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sulpice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105, pp.1--18. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/boc.201300010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safe bet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Grevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biopharmaceutical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-subject and within-subject model mixtures for classifying HIV treatment response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mbogning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.148-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exposure–response of CI-945 in patients with epilepsy: application of novel mixed hidden Markov modeling methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka M. Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats O. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.263 - 271. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-012-9248-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation in discrete mixed hidden Markov models using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (6), pp.2073-2085. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2011.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random threshold for linear model selection, revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Its Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.263-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of exposure-response of CI-945 in patients with epilepsy: application of novel Mixed Hidden Markov Modelling Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka M. Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats O. Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (3), pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic data binning for improved visual diagnosis of pharmacometric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (6), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-011-9223-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Evaluation of the SAEM algorithm for longitudinal ordered categorical data with an illustration in pharmacokinetics-pharmacodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12248-010-9238-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation of long-term HIV dynamic models and antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Karina Fermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (1), pp.250-9. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1541-0420.2010.01422.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00486937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analyses of bioequivalence crossover trials using the stochastic approximation expectation maximisation algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gsteiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (21), pp.2582-600. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.4286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00643832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of the SAEM Algorithm in MONOLIX Software for Estimation of Population Pharmacokinetic-Pharmacodynamic-Viral Dynamics Parameters of Maraviroc in Asymptomatic HIV Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylinda Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Mcfadyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Weatherley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (1), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-010-9175-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Hepatitis C Viral Kinetic Model Explaining Cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclas Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (6), pp.706-713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance in population models for count data, part II: a new SAEM algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radojka Savic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (4), pp.367-79. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-009-9127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00470358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of MDR1 polymorphism on digoxin pharmacokinetic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Verstuyft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Becquemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (5), pp.437-49. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00228-007-0269-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00146888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAEM algorithm for group comparison tests in longitudinal data analysis based on non-linear mixed-effects model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (27), pp.4860-75. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.2950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00169790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of population pharmacokinetic parameters of saquinavir in HIV patients with the MONOLIX software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (2), pp.229-49. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10928-006-9043-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00156907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SAEM algorithm for group comparison tests in longitudinal data analysis based on non-linear mixed-effects model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.4860-4875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fMRI event-related response constant in time? A model selection answer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.1169 - 1176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the SAEM algorithm to left-censored data in non-linear mixed-effects model: application to HIV dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.1562-1574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the SAEM algorithm to left-censored data in nonlinear mixed-effects model: Application to HIV dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (3), pp.1562-1574. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2006.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00182360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of growth curves using the SAEM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (6), pp.583-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian off-line detection of multiple change-points corrupted by multiplicative noise : application to SAR image edge detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (9), pp.1871-1887. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(03)00106-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Metropolis-Hastings sampling for nonlinear mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAYSM 2018 - Bayesian Young Statisticians Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Global Convergence of (Fast) Incremental Expectation Maximization Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoi-To Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - 33th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334656v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations diférentielles stochastiques en pharmacocinétique de population : modèles et méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Journées de Statistique de la SfDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saemix, an R version of the SAEM algorithm for parameter estimation in nonlinear mixed effect models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lavenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Comets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et planification dans les modèles non linéaires à effets mixtes. Application à la dynamique du VIH sous traitement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Effects Models for the Population Approach: Models, Tasks, Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman and Hall/CRC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781482226508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxychloroquine with or without azithromycin and in-hospital mortality or discharge in patients hospitalized for COVID-19 infection: a cohort study of 4,642 in-patients in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sbidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodie Bernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYFIP2 containing WAVE complexes inhibit cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Polesskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative subgroup joint analysis proposal of nonlinear longitudinal and time-to-event data for modeling pregnancy miscarriage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Meza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Núñez-Antón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of a SIR model for modelling the propagation of Covid-19 in several countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Zeitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Convergence Properties of the Mini-Batch EM and MCEM Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhal Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we mean by identifiability in mixed effects models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Aarons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective strategies for segmenting data into coherent subsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bleakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la détection des produits issus des nouvelles technologies génomiques (NGT) appliquées aux plantes. Paris, Paris, le 26 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB - dossier 2020-172. Paris, le 06 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 2 juillet 2020 relative au projet de décret modifiant l’article D.531-2 du code de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2018. Paris, le 25 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - habilitation agents 2019. Paris, le 4 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-013. Paris, le 30 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB sur le dossier EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB- dossier 2019-159. Paris, le 16 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – dossier RX-016. Paris, le 21 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier RX-015. Paris, le 26 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-151. Paris, le 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – habilitation agents juillet 2019. Paris, le 19 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-NL-2018-153. Paris, le 24 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2017. Paris, le 23 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX009. Paris, le 4 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2014-123. Paris, le 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2017-143. Paris, le 15 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-150. Paris, le 24 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB du 12 octobre 2015 concernant l’utilisation de moustiques génétiquement modifiés dans le cadre de la lutte antivectorielle. Paris, le 31 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCB_ Avis sur les risques environnementaux et sanitaires liés à la mise sur le marche de pétunias génétiquement modifiés non-autorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA-GMO-DE-2017-141 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les nouvelles techniques d’obtention de plantes (New plant breeding techniques-NPBT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de Biotechnologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/04/02_001. Paris, le 13 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2011-96. Paris, le 13 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-003. Paris, le 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-02. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-01. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB 150129 - dossier 2014-1211 concernant le dossier EFSA-GMO-NL-2014-121. Paris, le 22 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB – dossier BE-2015-1251. Paris, le 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150129- saisine HCB -dossier 2014-121 concernant le dossier EFSA-GMO-NL-2014-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element solver for PDEs in MONOLIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kuate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaelig Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Si Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8717, INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique, Paris, le 23 juin 2015 avis en réponse à la saisine du 24 avril 2014 de Messieurs Bernard Accoyer et Jean Bizet suite à la proposition de loi relative à l’interdiction de la mise en culture des variétés de maïs génétiquement modifié sur le territoire français1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité scientifique avis en réponse à la saisine HCB – dossier BE-2011-981. Paris, le 12 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2005-23. Paris, le 21 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 7 novembre 2013, de Madame Marie-Christine Blandin, relative à l’article de Snell et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A delay differential equation solver for MONOLIX & MLXPLORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kuate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaelig Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8489, INRIA. 2014, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIC selection procedures in mixed effects models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Poursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-7948, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random thresholds for linear model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5572, INRIA. 2005, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach for CGH microarray data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Celeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5139, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using penalized contrasts for the change-point problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-5339, INRIA. 2004, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconvolution 2-D et détection de ruptures. Applications en géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lavielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris-Sud, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04165135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03690824v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l El Hoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Layan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103302119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321804v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52933/jdssv.v2i7.48" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03410025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12742" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Zeitoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manternach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fourquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.14.20090100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03239518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-041472" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Varga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kinani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minh Mai L&#234;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Waggoner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touzot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maheas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Vanmassenhove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Langlois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13586" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958835v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.106907" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz378" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhal Karimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.07.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1193" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paris Lavenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v080.i03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-2020-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Aarons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzocco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kaloshi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ricard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.54" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mbogning" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.878938" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Biliouris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Trame" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeleazcov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#252;ttler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ihmsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/aeu553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9396-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS890" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylore Chenel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Grevel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Hooker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/psp.2013.19" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/sii.2013.v6.n4.a10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka M. Savic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Miller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats O. Karlsson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-012-9248-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGQH0QB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756608v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.12.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HKPT2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756592v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gsteiger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pigeolet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4286" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E318193F65B1BE9F88FDE6CFDE259E4EA86CACFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karina Fermin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2010.01422.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-011-9223-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Savic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-010-9238-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phylinda Chan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacqmin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Mcfadyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Weatherley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-010-9175-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Snoeck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Jonsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00470358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka Savic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-009-9127-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00169790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.2950" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00156907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-006-9043-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00146888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jaillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Becquemont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-007-0269-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00182360v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.05.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Meza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doisy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(03)00106-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVN7R8BH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958247v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334656v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi-To Wai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717539v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386791v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781482226508" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995305v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lefevre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Polesskaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando de La Cruz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente N&#250;&#241;ez-Ant&#243;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995319v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Bernaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334485v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642621v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752888v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917686v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788222v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354431v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788108v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354427v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789394v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787190v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787191v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791061v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789521v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791518v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917605v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917533v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917593v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144679v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blaudez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelig Chatel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Si Abdallah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801204v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801289v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696435v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070434v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenne Lude&#241;a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070662v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071444v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vaisse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04165135v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03690824v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l El Hoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Layan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103302119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321804v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52933/jdssv.v2i7.48" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03410025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12742" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Zeitoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manternach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fourquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.05.14.20090100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03239518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie H Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-041472" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minh Mai L&#234;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Waggoner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jors.269" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Varga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kinani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touzot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maheas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Vanmassenhove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Langlois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13586" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958835v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.106907" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz378" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhal Karimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2019.07.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01727632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1193" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paris Lavenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v080.i03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-016-2020-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Aarons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Biliouris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Trame" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeleazcov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#252;ttler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ihmsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bja/aeu553" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mbogning" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2013.878938" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzocco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kaloshi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ricard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.54" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9396-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Poursat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS890" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916844v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/sii.2013.v6.n4.a10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122163v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylore Chenel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Grevel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Hooker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/psp.2013.19" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555264v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sulpice" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prigent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756608v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka M. Savic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Miller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats O. Karlsson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-012-9248-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGQH0QB5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.12.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HKPT2V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756592v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-011-9223-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637400v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Savic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-010-9238-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karina Fermin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2010.01422.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gsteiger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pigeolet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4286" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E318193F65B1BE9F88FDE6CFDE259E4EA86CACFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phylinda Chan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacqmin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Mcfadyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Weatherley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-010-9175-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Snoeck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chanu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Jonsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00470358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka Savic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-009-9127-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00146888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jaillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Becquemont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-007-0269-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00169790v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.2950" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00156907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-006-9043-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415832v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263506v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00182360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.05.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894568v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Meza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602985v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doisy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(03)00106-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVN7R8BH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958247v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334656v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi-To Wai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717539v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386791v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781482226508" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995319v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mayer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Bernaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014297v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Polesskaya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando de La Cruz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente N&#250;&#241;ez-Ant&#243;n" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995305v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lefevre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334485v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642621v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752888v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917702v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354431v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790350v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788108v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354427v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917777v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788222v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917782v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787191v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789394v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789521v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789212v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791061v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791518v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789356v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800686v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917593v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917533v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800022v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144679v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kuate" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blaudez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelig Chatel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Si Abdallah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801204v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917605v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801289v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952874v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696435v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070434v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenne Lude&#241;a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vaisse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04165135v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>