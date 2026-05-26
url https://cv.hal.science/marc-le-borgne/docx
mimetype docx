--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">095367829</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=zO1nhO8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/H-1036-2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -221,17507 +242,17507 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Indeno[1,2-b]indole-9,10-diones: Toward a One-Pot, Two-Step Reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallographic Fragment Screening with CK2α’, an Isoform of Human Protein Kinase CK2 Catalytic Subunit, and Its Use to Obtain a CK2α’/Heparin Complex Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+                <w:t xml:space="preserve">Christian Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ema Verel</w:t>
+                <w:t xml:space="preserve">Tatjana Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guillon</w:t>
+                <w:t xml:space="preserve">Hugo Harasimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Pinaud</w:t>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred S Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2764-1257⟩</w:t>
+              <w:t xml:space="preserve">Kinases and Phosphatases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/kinasesphosphatases4010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487827v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an N-methylpyrazole derivative as a selective inhibitor of breast cancer resistance protein (BCRP/ABCG2)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Indeno[1,2-b]indole-9,10-diones: Toward a One-Pot, Two-Step Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Henrique Gomes de Oliveira</w:t>
+                <w:t xml:space="preserve">Johana Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Poletto</w:t>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thales Kronenberger</w:t>
+                <w:t xml:space="preserve">Ema Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiane Gomes de Moraes Rego</w:t>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2026.110761⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2764-1257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528887v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized nitrogen- and chalcogen-containing heterocyclic compounds as aromatase inhibitors: Design, synthesis and biological evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of an N-methylpyrazole derivative as a selective inhibitor of breast cancer resistance protein (BCRP/ABCG2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouan Rami</w:t>
+                <w:t xml:space="preserve">Andrezza Braiane Ferreira Siridó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Fossart</w:t>
+                <w:t xml:space="preserve">Arthur Henrique Gomes de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Melnyk</w:t>
+                <w:t xml:space="preserve">Julia Poletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thales Kronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiane Gomes de Moraes Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2025.118298⟩</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 779, pp.110761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2026.110761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432136v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Fragment Screening with CK2α’, an Isoform of Human Protein Kinase CK2 Catalytic Subunit, and Its Use to Obtain a CK2α’/Heparin Complex Structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionalized nitrogen- and chalcogen-containing heterocyclic compounds as aromatase inhibitors: Design, synthesis and biological evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Harasimowicz</w:t>
+                <w:t xml:space="preserve">Chang Ha Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Marminon</w:t>
+                <w:t xml:space="preserve">Marouan Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred S Weiss</w:t>
+                <w:t xml:space="preserve">Martin Fossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinases and Phosphatases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/kinasesphosphatases4010001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2025.118298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487842v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and structure–activity relationship studies of 6 H -benzo[ b ]indeno[1,2- d ]thiophen-6-one derivatives as DYRK1A/CLK1/CLK4/haspin inhibitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of benzophenone-3 release from clay minerals or organosilicates for sun protection formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Arnaud</w:t>
+                <w:t xml:space="preserve">Saddam Charaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hallé</w:t>
+                <w:t xml:space="preserve">Samar Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roussel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Pensé-Lhéritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4md00537f⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 682, pp.125920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961871v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation and Evaluation of Alginate Microcapsules Containing an Uncompetitive Nanomolar Dimeric Indenoindole Inhibitor of the Human Breast Cancer Resistance Pump ABCG2 with Different Excipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztina Bodnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krisztina Bodnár</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marminon</w:t>
+                <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Perret</w:t>
+                <w:t xml:space="preserve">Ádám Haimhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boglárka Papp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (12), pp.1587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics17121587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From toxic materials to food-grade materials: A major challenge for battery design – A mini review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Le Borgne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Perrine Ximenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Remediis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.71116/7qz2f897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the biological potential of the brominated indenoindole MC11 and its interaction with protein kinase CK2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Gast</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lars Herfindal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johana Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 406 (3-4), pp.125-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/hsz-2024-0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002241v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of benzophenone-3 release from clay minerals or organosilicates for sun protection formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, synthesis, and structure–activity relationship studies of 6 H -benzo[ b ]indeno[1,2- d ]thiophen-6-one derivatives as DYRK1A/CLK1/CLK4/haspin inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saddam Charaabi</w:t>
+                <w:t xml:space="preserve">Alexandre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Issa</w:t>
+                <w:t xml:space="preserve">François Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Pensé-Lhéritier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125920⟩</w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.179-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4md00537f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05159385v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be or not to be manipulated by our bacteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kézia Sossou-Echavidre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Remediis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (1), pp.25-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.71116/vj4jx563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 2,4-bis[(substituted-aminomethyl)phenyl]phenylquinazoline and 2,4-bis[(substituted-aminomethyl)phenyl]phenylquinoline derivatives: synthesis and biological evaluation as novel anticancer agents by targeting G-quadruplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Guédin-Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (1), pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph17010030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient synthesis, crystallographic study, antimicrobial activity and in silico studies of novel bioactive α-aminophosphonates based on pyridine moiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismahene Grib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Berredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif-Eddine Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed Benzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Otmane Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1309, pp.138138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody–drug conjugates: prospects for the next generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Grairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Discovery Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (12), pp.104241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.drudis.2024.104241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe révise sa période de transition pour l’usage des alliages dentaires cobalt-chrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomatériaux Cliniques Dentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (2), pp.90-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and Investigation of CK2 Inhibitor-Loaded Alginate Microbeads with Different Excipients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liza Józsa</w:t>
+                <w:t xml:space="preserve">Inhibitors of ABCG2-mediated multidrug resistance: Lead generation through computer-aided drug design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Goracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Nurisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaptal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122701⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 248, pp.115070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.115070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314651v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug candidates targeting multidrug resistance in cancer and infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formulation and Investigation of CK2 Inhibitor-Loaded Alginate Microbeads with Different Excipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boglárka Papp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Józsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115173⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dosage Form Formulation Technologies for Improving Bioavailability, 15 (12), pp.2701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972628v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitors of ABCG2-mediated multidrug resistance: Lead generation through computer-aided drug design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Basile Pérès</w:t>
+                <w:t xml:space="preserve">Drug candidates targeting multidrug resistance in cancer and infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chaptal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Falson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 248, pp.115070. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.115070⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 249, pp.115173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939266v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetanus Toxin Fragment C: Structure, Drug Discovery Research and Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Mularoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Hemmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumeya Kerachni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (6), pp.756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph15060756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicological Risks of the Cobalt–Chromium Alloys in Dentistry: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Vaicelyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (17), pp.5801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma15175801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved biological performance of ketoprofen using novel modified halloysite clay nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Sid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Baitiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lekhmici Arrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Djerboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Bourzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 216, pp.106341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4,5,7‐trisubstituted indeno[1,2‐ b ]indole inhibits CK2 activity in tumor cells equivalent to CX‐4945 and shows strong anti‐migratory effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehab El‐awaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Ballentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Alchab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Aichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Open Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), pp.394-411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2211-5463.13346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption studies of benzophenone-3 onto clay minerals and organosilicates: Kinetics and modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanistic basis of breast cancer resistance protein inhibition by new indeno[1,2-b]indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Henrique Kita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guragossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Fatima Zattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Rotuno Moure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiane Gomes de Moraes Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105937⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-79892-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088439v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain safety concerns of nanomedicines: The need for a specific regulatory framework</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microwave-accelerated multicomponent synthesis and X-ray characterization of novel benzothiadiazinone dioxide derivatives, analogues of Monastrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Bouzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Belhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bouacida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2021.06.011⟩</w:t>
+              <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11164-020-04378-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311532v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliages dentaires cobalt-chrome : compatibilité entre le cadre réglementaire européen et la convention nationale ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adsorption studies of benzophenone-3 onto clay minerals and organosilicates: Kinetics and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddam Charaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pensé-Lhéritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomatériaux Cliniques Dentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202, pp.105937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475825v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninhydrins inhibit carbonic anhydrases directly binding to the metal ion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain safety concerns of nanomedicines: The need for a specific regulatory framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Szabat-Iriaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112875⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (11), pp.2502-2507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2021.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963341v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-Spectrum Anticancer Activity and Pharmacokinetic Properties of a Prenyloxy-Substituted Indeno[1,2-b]indole Derivative, Discovered as CK2 Inhibitor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alliages dentaires cobalt-chrome : compatibilité entre le cadre réglementaire européen et la convention nationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vaicelyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomatériaux Cliniques Dentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.104-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311530v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncompetitive nanomolar dimeric indenoindole inhibitors of the human breast cancer resistance pump ABCG2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Moreno</w:t>
+                <w:t xml:space="preserve">Ninhydrins inhibit carbonic anhydrases directly binding to the metal ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Bouzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Berredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Teixeira Nunes</w:t>
+                <w:t xml:space="preserve">Alessio Nocentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Gonzalez-Lobato</w:t>
+                <w:t xml:space="preserve">Silvia Bua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 211, pp.113017. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113017⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 209, pp.112875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032952v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility enhancement of mefenamic acid by inclusion complex with β-cyclodextrin: in silico modelling, formulation, characterisation, and in vitro studies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broad-Spectrum Anticancer Activity and Pharmacokinetic Properties of a Prenyloxy-Substituted Indeno[1,2-b]indole Derivative, Discovered as CK2 Inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Boutahala</w:t>
+                <w:t xml:space="preserve">Ehab El-Awaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Birus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurens Ballentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (1), pp.605-617. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756366.2020.1869225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph14060542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161350v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic basis of breast cancer resistance protein inhibition by new indeno[1,2-b]indoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncompetitive nanomolar dimeric indenoindole inhibitors of the human breast cancer resistance pump ABCG2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guragossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Belhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Henrique Kita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guragossian</w:t>
+                <w:t xml:space="preserve">Alexis Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Fatima Zattoni</w:t>
+                <w:t xml:space="preserve">Magda Teixeira Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Rotuno Moure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabiane Gomes de Moraes Rego</w:t>
+                <w:t xml:space="preserve">Lucia Gonzalez-Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.1788. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 211, pp.113017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-79892-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126318v1</w:t>
+                <w:t xml:space="preserve">hal-03032952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-accelerated multicomponent synthesis and X-ray characterization of novel benzothiadiazinone dioxide derivatives, analogues of Monastrol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Billel Belhani</w:t>
+                <w:t xml:space="preserve">Solubility enhancement of mefenamic acid by inclusion complex with β-cyclodextrin: in silico modelling, formulation, characterisation, and in vitro studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Sid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Baitiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Bouacida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marminon</w:t>
+                <w:t xml:space="preserve">Zineb Elbahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Djerboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Boutahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11164-020-04378-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (1), pp.605-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2020.1869225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112770v1</w:t>
+                <w:t xml:space="preserve">hal-03161350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QSAR Model of Indeno[1,2-b]indole Derivatives and Identification of N-isopentyl-2-methyl-4,9-dioxo-4,9-Dihydronaphtho[2,3-b]furan-3-carboxamide as a Potent CK2 Inhibitor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Nacereddine</w:t>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Zeinyeh</w:t>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25010097⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), 186 (32 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424862v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913479v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Surface Display of Human Hyal1 and Identification of Testosterone Propionate and Chicoric Acid as New Inhibitors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cobalt–Chromium Dental Alloys: Metal Exposures, Toxicological Risks, CMR Classification, and EU Regulatory Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Vaicelyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Jose</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst10121151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph13040054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02539544v1</w:t>
+                <w:t xml:space="preserve">hal-03088443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment Linking Strategies for Structure-Based Drug Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bancet</w:t>
+                <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Raingeval</w:t>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lomberget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Guichou</w:t>
+                <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00242⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909120v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new piperazinyl-pyrrolo[1,2- a ]quinoxaline derivatives as inhibitors of Candida albicans multidrug transporters by a Buchwald–Hartwig cross-coupling reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillon</w:t>
+                <w:t xml:space="preserve">Improved Surface Display of Human Hyal1 and Identification of Testosterone Propionate and Chicoric Acid as New Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lengers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shweta Nim</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabian Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Jose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9RA09348F⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph13040054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449065v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt–Chromium Dental Alloys: Metal Exposures, Toxicological Risks, CMR Classification, and EU Regulatory Framework</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">QSAR Model of Indeno[1,2-b]indole Derivatives and Identification of N-isopentyl-2-methyl-4,9-dioxo-4,9-Dihydronaphtho[2,3-b]furan-3-carboxamide as a Potent CK2 Inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Nacereddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst10121151⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25010097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088443v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragment Linking Strategies for Structure-Based Drug Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+                <w:t xml:space="preserve">Alexandre Bancet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Min Na</w:t>
+                <w:t xml:space="preserve">Claire Raingeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+                <w:t xml:space="preserve">Thierry Lomberget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Picot</w:t>
+                <w:t xml:space="preserve">Jean-François Guichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (20), pp.11420-11435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455791v2</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Young Min Na</w:t>
+                <w:t xml:space="preserve">Synthesis of new piperazinyl-pyrrolo[1,2- a ]quinoxaline derivatives as inhibitors of Candida albicans multidrug transporters by a Buchwald–Hartwig cross-coupling reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Shi</w:t>
+                <w:t xml:space="preserve">Shweta Nim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Pinson</w:t>
+                <w:t xml:space="preserve">Luisa Ronga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.2915-2931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9RA09348F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913479v2</w:t>
+                <w:t xml:space="preserve">hal-02449065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative adsorption study of benzophenone-3 onto synthesized lipophilic organosilicate, Laponite and montmorillonite</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2-Aminothiazole Derivatives as Selective Allosteric Modulators of the Protein Kinase CK2. 2. Structure-Based Optimization and Investigation of Effects Specific to the Allosteric Mode of Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Holtzinger</w:t>
+                <w:t xml:space="preserve">Benoît Bestgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kufareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiguang Seetoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Abell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (4), pp.1817-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004994v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of new dipicolylamine zinc chelators as metallo-β-lactamase inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zineb Bousfiha</w:t>
+                <w:t xml:space="preserve">Comparison of SEC and AF4 analytical tools for size estimation of typhoid Vi polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Paillagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2019.02.004⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9AY00145J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054167v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of Tetrabenazine in Acid Medium: Reassessment and Impact on Formulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological evaluation of zinc chelating compounds as metallo-β-lactamase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Kildahl-Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schnaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Prandina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Radix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics11010044⟩</w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.528-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8MD00578H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987081v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbazole scaffolds in cancer therapy: a review from 2012 to 2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Saïd Yous</w:t>
+                <w:t xml:space="preserve">A comparative adsorption study of benzophenone-3 onto synthesized lipophilic organosilicate, Laponite and montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddam Charaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Tchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Holtzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1640692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02190476v1</w:t>
+                <w:t xml:space="preserve">hal-02004994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diacritic Binding of an Indenoindole Inhibitor by CK2α Paralogs Explored by a Reliable Path to Atomic Resolution CK2α′ Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Violetta M Applegate</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of new dipicolylamine zinc chelators as metallo-β-lactamase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Prandina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Radix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Hochscherf</w:t>
+                <w:t xml:space="preserve">Lars Petter Jordheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedict Witulski</w:t>
+                <w:t xml:space="preserve">Zineb Bousfiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (3), pp.5471-5478. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (11), pp.1525-1540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077897v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D NMR WaterLOGSY as an efficient method for fragment-based lead discovery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour of Tetrabenazine in Acid Medium: Reassessment and Impact on Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cala</w:t>
+                <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Brion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Zoé Senta-Loys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roderick Eliot Hubbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1636235⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics11010044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188259v1</w:t>
+                <w:t xml:space="preserve">hal-01987081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of SEC and AF4 analytical tools for size estimation of typhoid Vi polysaccharides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Jean</w:t>
+                <w:t xml:space="preserve">Carbazole scaffolds in cancer therapy: a review from 2012 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Prandina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Paillagot</w:t>
+                <w:t xml:space="preserve">Nicolas Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Renoud</w:t>
+                <w:t xml:space="preserve">Pal Rongved</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Raillard</w:t>
+                <w:t xml:space="preserve">Saïd Yous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.1321-1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9AY00145J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1640692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288665v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of zinc chelating compounds as metallo-β-lactamase inhibitors</w:t>
+                <w:t xml:space="preserve">Diacritic Binding of an Indenoindole Inhibitor by CK2α Paralogs Explored by a Reliable Path to Atomic Resolution CK2α′ Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geir Kildahl-Andersen</w:t>
+                <w:t xml:space="preserve">Dirk Lindenblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schnaars</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+                <w:t xml:space="preserve">Anna Nickelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violetta M Applegate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hochscherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict Witulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8MD00578H⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.5471-5478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077900v1</w:t>
+                <w:t xml:space="preserve">hal-02077897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Aminothiazole derivatives as selective allosteric modulators of the protein kinase CK2. Part 2: Structure–based optimization and investigation of effects specific to the allosteric mode of action</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Weiguang Seetoh</w:t>
+                <w:t xml:space="preserve">1D NMR WaterLOGSY as an efficient method for fragment-based lead discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Raingeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Abell</w:t>
+                <w:t xml:space="preserve">Olivier Cala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf W Hartmann</w:t>
+                <w:t xml:space="preserve">Béatrice Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderick Eliot Hubbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01765⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.1218-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1636235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004987v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro modulation of multidrug resistance by pregnane steroids and in vivo inhibition of tumour development by 7α-OBz-11α(R)-OTHP-5β-pregnanedione in K562/R7 and H295R cell xenografts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghina Alameh</w:t>
+                <w:t xml:space="preserve">2-Aminothiazole derivatives as selective allosteric modulators of the protein kinase CK2. Part 2: Structure–based optimization and investigation of effects specific to the allosteric mode of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bestgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kufareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiguang Seetoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Emptoz-Bonneton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Mappus</w:t>
+                <w:t xml:space="preserve">Rolf W Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1575825⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (4), pp.1817-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077612v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of holoenzyme-disrupting chemicals as substrate-selective CK2 inhibitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bestgen</w:t>
+                <w:t xml:space="preserve">In vitro modulation of multidrug resistance by pregnane steroids and in vivo inhibition of tumour development by 7α-OBz-11α(R)-OTHP-5β-pregnanedione in K562/R7 and H295R cell xenografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Alameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Emptoz-Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rolland de Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Brear</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Laudet</w:t>
+                <w:t xml:space="preserve">Elisabeth Mappus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52141-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.684-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1575825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348673v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Aminothiazole derivatives as selective allosteric modulators of the protein kinase CK2. Part 1: Identification of an allosteric binding site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Discovery of holoenzyme-disrupting chemicals as substrate-selective CK2 inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kufareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bestgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Krimm</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wei Guang Seetoh</w:t>
+                <w:t xml:space="preserve">Béatrice Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01766⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.15893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52141-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004986v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Aminothiazole Derivatives as Selective Allosteric Modulators of the Protein Kinase CK2. 2. Structure-Based Optimization and Investigation of Effects Specific to the Allosteric Mode of Action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">2-Aminothiazole derivatives as selective allosteric modulators of the protein kinase CK2. Part 1: Identification of an allosteric binding site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bestgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Krimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kufareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chris Abell</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Hartmann</w:t>
+                <w:t xml:space="preserve">Wei Guang Seetoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 62 (4), pp.1817-1836. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01765⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 62 (4), pp.1803-1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465880v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembled Supramolecular Nanoparticles Improve the Cytotoxic Efficacy of CK2 Inhibitor THN7</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure-based design and profiling of novel 17β-HSD14 inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eszter Roka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
+                <w:t xml:space="preserve">Florian Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Adamski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Frotscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph11010010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.61-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694352v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of iodinin solubility by encapsulation into cyclodextrin nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stein Døskeland</w:t>
+                <w:t xml:space="preserve">Synthesis, X-ray structure, in silico calculation, and carbonic anhydrase inhibitory properties of benzylimidazole metal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bouchouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bouacida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Zouchoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Merazig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33 (1), pp.370 - 375. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2017.1421638⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.1150 - 1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2018.1481404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688994v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and preclinical evaluation of TPA-based zinc chelators as metallo-β-lactamase inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Large Radix</w:t>
+                <w:t xml:space="preserve">Self-Assembled Supramolecular Nanoparticles Improve the Cytotoxic Efficacy of CK2 Inhibitor THN7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Nacereddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Bollacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Roka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.8b00137⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 ((1)10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph11010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844562v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Shiga toxin-converting bacteriophage development by novel antioxidant compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alicja Węgrzyn</w:t>
+                <w:t xml:space="preserve">Enhancement of iodinin solubility by encapsulation into cyclodextrin nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Prandina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Herfindal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Radix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pal Rongved</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stein Døskeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33 (1), pp.639 - 650. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.370 - 375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2017.1421638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756366.2018.1444610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736468v1</w:t>
+                <w:t xml:space="preserve">hal-01688994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Spectroscopic Characterization, and In Vitro Antibacterial Evaluation of Novel Functionalized Sulfamidocarbonyloxyphosphonates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Billel Belhani</w:t>
+                <w:t xml:space="preserve">Synthesis and preclinical evaluation of TPA-based zinc chelators as metallo-β-lactamase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schnaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Kildahl-Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Prandina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Becheker</w:t>
+                <w:t xml:space="preserve">Roya Popal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Large Radix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23071682⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.8b00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839215v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-based design and profiling of novel 17β-HSD14 inhibitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of Shiga toxin-converting bacteriophage development by novel antioxidant compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Bertoletti</w:t>
+                <w:t xml:space="preserve">Sylwia Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Möller</w:t>
+                <w:t xml:space="preserve">Bożena Nejman-Faleńczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerzy Adamski</w:t>
+                <w:t xml:space="preserve">Karolina Pierzynowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Frotscher</w:t>
+                <w:t xml:space="preserve">Ewa Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Węgrzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.05.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.639 - 650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2018.1444610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801297v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, X-ray structure, in silico calculation, and carbonic anhydrase inhibitory properties of benzylimidazole metal complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Bouacida</w:t>
+                <w:t xml:space="preserve">Synthesis, Spectroscopic Characterization, and In Vitro Antibacterial Evaluation of Novel Functionalized Sulfamidocarbonyloxyphosphonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslem Bouzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachir Zouchoune</w:t>
+                <w:t xml:space="preserve">Khaoula Bechlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Merazig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia Bua</w:t>
+                <w:t xml:space="preserve">Hajira Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Belhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Becheker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2018.1481404⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23071682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839213v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Pharmacophore Model for Indeno[1,2-b]indoles as Human Protein Kinase CK2 Inhibitors and Database Mining</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antti Poso</w:t>
+                <w:t xml:space="preserve">Unexpected Binding Mode of a Potent Indeno[1,2-b]indole-Type Inhibitor of Protein Kinase CK2 Revealed by Complex Structures with the Catalytic Subunit CK2α and Its Paralog CK2α′</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hochscherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Lindenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict Witulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Birus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Aichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, An Updated View on an Emerging Target: Selected Papers from the 8th International Conference on Protein Kinase CK2, 10 ((1)8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph10010008⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 10 ((4)98), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph10040098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683291v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebisilc® Organosilicate Particles for Innovative Galenic Formulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saddam Charaabi</w:t>
+                <w:t xml:space="preserve">Development of Pharmacophore Model for Indeno[1,2-b]indoles as Human Protein Kinase CK2 Inhibitors and Database Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Laitinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pata-Eting Kougnassoukou Tchara</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Holtzinger</w:t>
+                <w:t xml:space="preserve">Antti Poso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Pharmacology and Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, An Updated View on an Emerging Target: Selected Papers from the 8th International Conference on Protein Kinase CK2, 10 ((1)8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph10010008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806454v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential MCR/Fisher indolization strategy for the construction of polycyclic carbazole derivatives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Ebisilc® Organosilicate Particles for Innovative Galenic Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddam Charaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pata-Eting Kougnassoukou Tchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Holtzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Pharmacology and Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2(10), pp.1103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01683348v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Binding Mode of a Potent Indeno[1,2-b]indole-Type Inhibitor of Protein Kinase CK2 Revealed by Complex Structures with the Catalytic Subunit CK2α and Its Paralog CK2α′</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential MCR/Fisher indolization strategy for the construction of polycyclic carbazole derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Lamera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bouacida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Bouraiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 ((4)98), </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (13), pp.1305 - 1307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph10040098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683237v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: An Updated View on an Emerging Target: Selected Papers from the 8th International Conference on Protein Kinase CK2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le-Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Montenarh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Pharmaceuticals, 10 ((2)33), pp.33 - 33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph10020033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep Disorders and Therapeutic Management: A Survey in a French Population of Prisoners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sautereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Correctional Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (2), pp.193 - 202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1078345817700163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combined use of analytical tools for exploring tetanus toxin and tetanus toxoid structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1054, pp.80 - 92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jchromb.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Search of Small Molecule Inhibitors Targeting the Flexible CK2 Subunit Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bestgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Belaid-Choucair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lomberget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, An Updated View on an Emerging Target: Selected Papers from the 8th International Conference on Protein Kinase CK2, 10 ((1)16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph10010016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMAP as a new efficient catalyst for the one-pot synthesis of condensed phthalazines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Lamera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Bouacida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Merazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssa Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift fur Naturforschung B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 ((5)b), pp.361-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/znb-2016-0262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of indeno[1,2-b]indoloquinones by MALDI-MS: a new set of potential CDC25 phosphatase inhibitors brought to light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Alchab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (sup3), pp.25-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14756366.2016.1201480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-Indolylmethylenebenzofuranones as first effective inhibitors of ABCC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Baiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gonzalez-Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachad Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Baubichon-Cortay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 122, pp.408 - 418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward selective CK2alpha and CK2alpha’ inhibitors: Development of a novel whole-cell kinase assay by Autodisplay of catalytic CK2alpha’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Bollacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nienberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Jose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121, pp.253 - 260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpba.2016.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate Molecule Selection Based on In Silico Predicted ADMET Properties of 12 Indenoindole Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guragossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Jabor Gozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Terreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 ((2)6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21767/2470-6973.100020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional display of heterotetrameric human protein kinase CK2 on Escherichia coli: a novel tool for drug discovery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Biological Evaluation and Molecular Modeling of Substituted Indeno[1,2-b]indoles as Inhibitors of Human Protein Kinase CK2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Alchab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ettouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Bollacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Stephan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+                <w:t xml:space="preserve">Jean-Guy Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (74), </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.279-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0263-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph8020279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683300v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting potent indeno[1,2-b]indole inhibitors of protein kinase CK2 into selective inhibitors of the breast cancer resistance protein ABCG2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">A one-pot three-component synthesis of novel α-sulfamidophosphonates under ultrasound irradiation and catalyst-free conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Belhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Berredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Winter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dagmar Aichele</w:t>
+                <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm500943z⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (49), pp.39324 - 39329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA03473F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174925v1</w:t>
+                <w:t xml:space="preserve">hal-01694993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of New Steroidal Inhibitors of P-Glycoprotein-Mediated Multidrug Resistance and Biological Evaluation on K562/R7 Erythroleukemia Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Emptoz-Bonneton</w:t>
+                <w:t xml:space="preserve">Crystal structure of 13-phenyl-2,3,4,13-tetrahydro-1 H -indazolo[1,2- b ]phthalazine-1,6,11-trione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Lamera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Benzerka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Bouraiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bouacida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Merazig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm501676v⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (12), pp.o1036 - o1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2056989015023452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683301v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted oxidation of indan-1-ones into ninhydrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (14), pp.1840 - 1842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.02.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic synthesis of Tramadol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Marcourt</w:t>
+                <w:t xml:space="preserve">Functional display of heterotetrameric human protein kinase CK2 on Escherichia coli: a novel tool for drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Gratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Bollacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nienberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc05948h⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (74), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0263-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683298v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of depolymerization and activation of a polysialic acid and its tetramer by hydrogen peroxide</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Converting potent indeno[1,2-b]indole inhibitors of protein kinase CK2 into selective inhibitors of the breast cancer resistance protein ABCG2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Jabor Gozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Daflon-Yunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.08.112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (1), pp.265-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm500943z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683316v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic indeno[1,2-b]indoles as ABCG2-selective potent and non-toxic inhibitors stimulating basal ATPase activity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mylène Honorat</w:t>
+                <w:t xml:space="preserve">Synthesis of New Steroidal Inhibitors of P-Glycoprotein-Mediated Multidrug Resistance and Biological Evaluation on K562/R7 Erythroleukemia Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rolland de Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Alameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Melikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Mahiout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Emptoz-Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/DDDT.S84982⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (4), pp.1832 - 1845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm501676v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179426v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologically active carbazole derivatives: focus on oxazinocarbazoles and related compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samar Issa</w:t>
+                <w:t xml:space="preserve">Biomimetic synthesis of Tramadol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Lecerf-Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Gentili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andre Bollacke</w:t>
+                <w:t xml:space="preserve">Marc Ferreira Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/14756366.2014.899594⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (77), pp.14451 - 14453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc05948h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683306v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Biological Evaluation and Molecular Modeling of Substituted Indeno[1,2-b]indoles as Inhibitors of Human Protein Kinase CK2.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of depolymerization and activation of a polysialic acid and its tetramer by hydrogen peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Paladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph8020279⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.494 - 501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.08.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164133v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-pot three-component synthesis of novel α-sulfamidophosphonates under ultrasound irradiation and catalyst-free conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Phenolic indeno[1,2-b]indoles as ABCG2-selective potent and non-toxic inhibitors stimulating basal ATPase activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Jabor Gozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lebreton</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Daflon-Yunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Honorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5RA03473F⟩</w:t>
+              <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.3481-3495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/DDDT.S84982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694993v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of 13-phenyl-2,3,4,13-tetrahydro-1 H -indazolo[1,2- b ]phthalazine-1,6,11-trione</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hocine Merazig</w:t>
+                <w:t xml:space="preserve">Biologically active carbazole derivatives: focus on oxazinocarbazoles and related compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Gratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Bollacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section E : Crystallographic communications [2015-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2056989015023452⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.180 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/14756366.2014.899594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683294v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of sialic acid using hydrogen peroxide as a new method to tune the reducing activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Discovery of (7-aryl-1,5-naphthyridin-2-yl)ureas as dual inhibitors of ERK2 and Aurora B kinases with antiproliferative activity against cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Defaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilmann Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (16), pp.3748 - 3752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2014.06.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.01.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01683314v1</w:t>
+                <w:t xml:space="preserve">hal-01683305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural elucidation of two photolytic degradation products of tetrabenazine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of 7-Aryl-Substituted (1,5-Naphthyridin-4-yl)ureas as Aurora Kinase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Defaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouaoui Bourezg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillon</w:t>
+                <w:t xml:space="preserve">Maud Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Lacoudre</w:t>
+                <w:t xml:space="preserve">Tilmann Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Seipelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2013.12.032⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.217 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201300384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01655151v1</w:t>
+                <w:t xml:space="preserve">hal-01683307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of 7-Aryl-Substituted (1,5-Naphthyridin-4-yl)ureas as Aurora Kinase Inhibitors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Oxidation of sialic acid using hydrogen peroxide as a new method to tune the reducing activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Paladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201300384⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 386, pp.92 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01683307v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of (7-aryl-1,5-naphthyridin-2-yl)ureas as dual inhibitors of ERK2 and Aurora B kinases with antiproliferative activity against cancer cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Antoine</w:t>
+                <w:t xml:space="preserve">Structural elucidation of two photolytic degradation products of tetrabenazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouaoui Bourezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cartiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ettouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Logé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tilmann Schuster</w:t>
+                <w:t xml:space="preserve">Aline Lacoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (16), pp.3748 - 3752. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.138 - 143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2014.06.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2013.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683305v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of novel substituted pyrrolo[1,2-a]quinoxaline derivatives as inhibitors of the human protein kinase CK2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Indenoindoles and cyclopentacarbazoles as bioactive compounds: Synthesis and biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pal Rongved</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 65, pp.205 - 222. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.04.051⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 69, pp.465 - 479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683308v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of CK2 inhibitor-loaded cyclodextrin nanoparticles for drug delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andre Bollacke</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of novel substituted pyrrolo[1,2-a]quinoxaline derivatives as inhibitors of the human protein kinase CK2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.11.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.205 - 222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.04.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01683336v1</w:t>
+                <w:t xml:space="preserve">hal-01683308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indenoindoles and cyclopentacarbazoles as bioactive compounds: Synthesis and biological applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preparation and characterization of CK2 inhibitor-loaded cyclodextrin nanoparticles for drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Bollacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 441 (1-2), pp.491 - 498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.08.049⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01524692v1</w:t>
+                <w:t xml:space="preserve">hal-01683336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of the Synthetic Analgesic Tramadol in an African Medicinal Plant.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A safe and practical method for the preparation of 7α-thioether and thioester derivatives of spironolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Ngo Bum</w:t>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cartiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Chabrol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Beney</w:t>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201305697⟩</w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (1), pp.102 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2012.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00874145v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A safe and practical method for the preparation of 7α-thioether and thioester derivatives of spironolactone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of the Synthetic Analgesic Tramadol in an African Medicinal Plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Sotoing Taïwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ngo Bum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cartiser</w:t>
+                <w:t xml:space="preserve">Tanguy Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Fessi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+                <w:t xml:space="preserve">Chantal Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 78 (1), pp.102 - 107. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (45), pp.11780-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2012.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201305697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683309v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00874145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African tree gets to the root of pain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Beney</w:t>
+                <w:t xml:space="preserve">1H and 13C NMR assignments of bioactive indeno[1,2-b]indole-10-one derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Alchab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 501 (7467), pp.285 - 285. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (12), pp.837 - 841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/501285b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrc.4016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683403v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H and 13C NMR assignments of bioactive indeno[1,2-b]indole-10-one derivatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noël Pinaud</w:t>
+                <w:t xml:space="preserve">African tree gets to the root of pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Sotoing Taïwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ngo Gum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 501 (7467), pp.285 - 285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/501285b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.4016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01655126v1</w:t>
+                <w:t xml:space="preserve">hal-01683403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel indeno[1,2-b]indoloquinones as inhibitors of the human protein kinase CK2 with antiproliferative activity towards a broad panel of cancer cell lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
+                <w:t xml:space="preserve">Indeno[1,2-b]indole derivatives as a novel class of potent human protein kinase CK2 inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Hundsdörfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jörg Hemmerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Götz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Totzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bednarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.06.068⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (7), pp.2282 - 2289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2012.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683311v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indeno[1,2-b]indole derivatives as a novel class of potent human protein kinase CK2 inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
+                <w:t xml:space="preserve">Novel indeno[1,2-b]indoloquinones as inhibitors of the human protein kinase CK2 with antiproliferative activity towards a broad panel of cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Hundsdörfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Jörg Hemmerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Hamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bednarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2012.02.017⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 424 (1), pp.71 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2012.06.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683312v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis, and in vitro Antifungal Activity of 1-[(4-Substituted-benzyl)methylamino]-2-(2,4-difluorophenyl)-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (5), pp.816 - 825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.201000530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structure–activity relationships of 2-phenyl-1-[(pyridinyl- and piperidinylmethyl)amino]-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
+                <w:t xml:space="preserve">Design of new antifungal agents: synthesis and evaluation of 1-[(1H-indol-5-ylmethyl)amino]-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (2), pp.301 - 304. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 19 (20), pp.5833 - 5836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.08.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.11.101⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01689192v1</w:t>
+                <w:t xml:space="preserve">hal-01689189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and evaluation of 3-(imidazol- 1-ylmethyl)indoles as antileishmanial agents. Part II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and structure–activity relationships of 2-phenyl-1-[(pyridinyl- and piperidinylmethyl)amino]-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Giraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barres</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24 (5), pp.1067 - 1075. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.301 - 304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756360802610795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.11.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689191v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of new antifungal agents: synthesis and evaluation of 1-[(1H-indol-5-ylmethyl)amino]-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+                <w:t xml:space="preserve">Design, synthesis and evaluation of 3-(imidazol- 1-ylmethyl)indoles as antileishmanial agents. Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Picot</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.1067 - 1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756360802610795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.08.089⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01689189v1</w:t>
+                <w:t xml:space="preserve">hal-01689191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and evaluation of 1-(N-benzylamino)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of 6- or 4-functionalized indoles via a reductive cyclization approach and evaluation as aromatase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Palusczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf W Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 18 (6), pp.1820 - 1824. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.02.027⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 18 (16), pp.4713 - 4715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.06.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689196v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 6- or 4-functionalized indoles via a reductive cyclization approach and evaluation as aromatase inhibitors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design, synthesis, and evaluation of 1-(N-benzylamino)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 18 (16), pp.4713 - 4715. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.06.094⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.1820 - 1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689195v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of 3-(azolylmethyl)-1 H -indoles and 3-(α-azolylbenzyl)-1 H -indoles as selective aromatase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Palzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (5), pp.667 - 676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14756360701652658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (13), pp.3686 - 3689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D-QSAR CoMSIA study on 3-azolylmethylindoles as anti-leishmanial agents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological evaluation of 5-[(aryl)(1H-imidazol-1-yl)methyl]-1H-indoles: Potent and selective aromatase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Young Min Na</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Palusczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (5), pp.1134 - 1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2005.11.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10659360600787494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689291v1</w:t>
+                <w:t xml:space="preserve">hal-01689230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient microwave-assisted synthesis of 1-(1H-indol-1-yl)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">Antileishmanial activities and mechanisms of action of indole-based azoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiam Abdala-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (3), pp.277 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756360600700517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01689208v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of 5-[(aryl)(1H-imidazol-1-yl)methyl]-1H-indoles: Potent and selective aromatase inhibitors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A 3D-QSAR CoMSIA study on 3-azolylmethylindoles as anti-leishmanial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Duflos</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (3), pp.299 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10659360600787494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2005.11.099⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01689230v1</w:t>
+                <w:t xml:space="preserve">hal-01689291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antileishmanial activities and mechanisms of action of indole-based azoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Efficient microwave-assisted synthesis of 1-(1H-indol-1-yl)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiam Abdala-Valencia</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">Typhanie Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 21 (3), pp.277 - 283. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (36), pp.6479 - 6483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756360600700517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689215v1</w:t>
+                <w:t xml:space="preserve">hal-01689208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional model of cytochrome P450 human aromatase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (6), pp.581 - 585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14756360500220574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2- and 3-[(Aryl)(azolyl)methyl]indoles as Potential Non-steroidal Aromatase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Kogler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (6), pp.549 - 557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14756360400004631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-Imidazolylalkylindoles. Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidia Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (6), pp.451 - 457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14756360412331280509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antifungal activity of new 1-halogenobenzyl-3-imidazolylmethylindole derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38 (1), pp.75 - 87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0223-5234(02)00005-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinoic Acid Metabolism Inhibition by 3-Azolylmethyl-1 H -indoles and 2, 3 or 5-(α-Azolylbenzyl)-1 H -indoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. John Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (2), pp.155 - 158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1475636032000069819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and pharmacological profile of 7-(α-Azolylbenzyl)-1H-indoles and indolines as new aromatase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Palzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf W Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (9), pp.1553 - 1555. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0960-894X(03)00182-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-(α-Azolylbenzyl)indoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiam Abdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (6), pp.353 - 358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1475636021000005613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Activity of a New Antifungal Azolyl-substituted Indole Against Aspergillus fumigatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (6), pp.425 - 429. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1475636021000005686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential application of plant lipid transfer proteins for drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 62 (5), pp.555 - 560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0006-2952(01)00708-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérivés indoliques à activités anti-inflammatoire ou antitumorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J Nicholls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 58 (5), pp.316 - 320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New selective nonsteroidal aromatase inhibitors: Synthesis and inhibitory activity of 2,3 or 5-(α-azolylbenzyl)-1H-indoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Delevoye-Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 9 (3), pp.333 - 336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0960-894X(98)00737-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-(Azolylmethyl)-1H-indoles as Selective P450 Aromatase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Piessard-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacy and Pharmacology Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 4 (4), pp.211 - 218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.2042-7158.1998.tb00337.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis andIn Vitro Evaluation of 3-(1-Azolylmethyl)-1H-indoles and 3-(1-Azolyl-1-phenylmethyl)-1H-indoles as Inhibitors of P450 arom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparison of the In-vitro Aromatase Inhibitory Activity of 3-(Azolylmethyl)-1H-indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Piessard-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmacy and Pharmacology Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 3 (5-6), pp.279 - 281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.2042-7158.1997.tb00264.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ardp.19973300506⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01689244v1</w:t>
+                <w:t xml:space="preserve">hal-01689254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the In-vitro Aromatase Inhibitory Activity of 3-(Azolylmethyl)-1H-indoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthesis andIn Vitro Evaluation of 3-(1-Azolylmethyl)-1H-indoles and 3-(1-Azolyl-1-phenylmethyl)-1H-indoles as Inhibitors of P450 arom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Delevoye-Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Piessard-Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacy and Pharmacology Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archiv der Pharmazie / Chemistry in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 330 (5), pp.141 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ardp.19973300506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.2042-7158.1997.tb00264.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01689254v1</w:t>
+                <w:t xml:space="preserve">hal-01689244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Journey Towards Solubility Assessment of Small Molecules Using HPLC-DAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Hemmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cacilie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Tresallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kensa Tchang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bâle, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ECMC2022-13143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological evaluation of 4,5,7-trisubstituted Indeno[1,2-b]indoles reveals a potent inhibitor of protein kinase CK2 in tumor cells with diverse anti-cancer effects and preferential cytoplasmic localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehab El-Awaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Ballentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Alchab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Aichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Basel, Switzerland. pp.11450, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ECMC2021-11450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triazole-indole hybrid molecules as antifungal agents: Design, synthesis and biological activity, and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Mularoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Sciforum.net, France. pp.11577, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ECMC2021-11577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of water-soluble ternary system for enhancing biological activities of mefenamic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Boutahala</w:t>
+                <w:t xml:space="preserve">Indeno[1,2-&lt;em&gt;b&lt;/em&gt;]indole scaffold in drug discovery: An effective template in kinase inhibitor medicinal chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Birus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Basel, Switzerland. pp.7461, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2020, Basel, Switzerland. pp.7433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ECMC2020-07433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ECMC2020-07461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03566171v1</w:t>
+                <w:t xml:space="preserve">hal-03566434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indeno[1,2-&lt;em&gt;b&lt;/em&gt;]indole scaffold in drug discovery: An effective template in kinase inhibitor medicinal chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Ousset</w:t>
+                <w:t xml:space="preserve">Isoform specific inhibition of human protein kinase CK2α and CK2α’ by an indenoindole derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nickelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Lindenblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violetta Applegate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hochscherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict Witulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Basel, Switzerland. pp.7433, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2020, Bâle, Switzerland. pp.7505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ECMC2020-07505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ECMC2020-07433⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03566434v1</w:t>
+                <w:t xml:space="preserve">hal-03566145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoform specific inhibition of human protein kinase CK2α and CK2α’ by an indenoindole derivative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedict Witulski</w:t>
+                <w:t xml:space="preserve">Development of water-soluble ternary system for enhancing biological activities of mefenamic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Sid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Baitiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Elbahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Djerboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Boutahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Bâle, Switzerland. pp.7505, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2020, Basel, Switzerland. pp.7461, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ECMC2020-07461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ECMC2020-07505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03566145v1</w:t>
+                <w:t xml:space="preserve">hal-03566171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of pharmacokinetic properties of CK2 Inhibitors with an Indeno[1,2-b]indole scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Birus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Jose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis, X-ray Structure and Evaluation of Functionalized Hexacyclic Carbazoles as New Inhibitors of ABCG2 Transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora da Silva Zanzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Lamera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Bouacida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fatima Zattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Henrique Kita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25th Conference of GP2A</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of Pharmacophore Model for Indeno[1,2-b]indoles as Human Protein Kinase CK2 Inhibitors and Database Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiomo Laitinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti Poso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference of GP2A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Electronic Conference on Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Basel, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683410v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indeno[1,2-b]indole Inhibitors of Human Protein Kinase CK2 and Their Impact on Different Tumor Cell Lines (A021)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">25th Conference of GP2A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Jose</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Niefind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Electronic Conference on Medicinal Chemistry (ECMC-2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Conference of GP2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. pp.9-10/2.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph10010020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01683452v1</w:t>
+                <w:t xml:space="preserve">hal-01683410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Pharmacophore Model for Indeno[1,2-b]indoles as Human Protein Kinase CK2 Inhibitors and Database Mining</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indeno[1,2-b]indole Inhibitors of Human Protein Kinase CK2 and Their Impact on Different Tumor Cell Lines (A021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Jose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Electronic Conference on Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Electronic Conference on Medicinal Chemistry (ECMC-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bâle, Switzerland. pp.15/A021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph10010020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480388v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in peptidomimetics as inhibitors of ABC transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, sciforum.net, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ecmc-1-A043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17731,144 +17752,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Updated View on an Emerging Target: Selected Papers from the 8 th International Conference on Protein Kinase CK2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo A Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Montenarh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MDPI AG, 2017, 978-3-03842-413-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId581"/>
+      <w:footerReference w:type="default" r:id="rId582"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17936,51 +17957,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC799C01"/>
+    <w:nsid w:val="13015CA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18167,51 +18188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-le-borgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1398-075X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095367829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1036-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Charles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Verel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2764-1257" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrezza Braiane Ferreira Sirid&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Henrique Gomes de Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Poletto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Kronenberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane Gomes de Moraes Rego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2026.110761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Ha Park" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Rami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fossart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2025.118298" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Werner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Barthel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harasimowicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marminon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred S Weiss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/kinasesphosphatases4010001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Faouzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hall&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roussel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Aymard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4md00537f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Bodn&#225;r" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Haimhoffer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka Papp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17121587" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Borgne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ximenes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71116/7qz2f897" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002241v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gast" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Herfindal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2024-0160" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Charaabi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Issa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pens&#233;-Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125920" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;zia Sossou-Echavidre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Janssen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71116/vj4jx563" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din-Beaurepaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17010030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahene Grib" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Berredjem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Djouad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Benzaid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Otmane Rachedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138138" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Grairi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2024.104241" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza J&#243;zsa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122701" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972628v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115173" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Goracci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nurisso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roussel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaptal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.115070" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718458v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Hemmani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Kerachni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jose" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15060756" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vaicelyte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15175801" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Sid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Baitiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekhmici Arrar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Djerboua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Bourzami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106341" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471998v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Birus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El&#8208;awaad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Ballentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Alchab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Aichele" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13346" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088439v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105937" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Szabat-Iriaka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2021.06.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475825v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Bouzina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bua" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouaziz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112875" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311530v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El-Awaad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14060542" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032952v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guragossian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Belhani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Teixeira Nunes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gonzalez-Lobato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Elbahri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boutahala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2020.1869225" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Henrique Kita" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fatima Zattoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Rotuno Moure" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79892-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112770v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouacida" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-020-04378-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Haidar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nacereddine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010097" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539544v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lengers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Herrmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13040054" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Raingeval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lomberget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00242" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449065v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Nim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA09348F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10121151" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913479v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13080186" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004994v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Tchara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Holtzinger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.01.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054167v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Prandina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bousfiha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.02.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987081v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ettouati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11010044" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190476v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Rongved" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1640692" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077897v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lindenblatt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nickelsen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta M Applegate" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hochscherf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Witulski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03415" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188259v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Eliot Hubbard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1636235" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288665v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Jean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paillagot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Renoud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AY00145J" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077900v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Kildahl-Andersen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schnaars" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MD00578H" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004987v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bestgen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kufareva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Seetoh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf W Hartmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01765" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077612v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Alameh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emptoz-Bonneton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland de Ravel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Matera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mappus" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1575825" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348673v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brear" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prudent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52141-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004986v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krimm" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guang Seetoh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01766" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hartmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694352v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bollacke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Roka" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph11010010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688994v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein D&#248;skeland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2017.1421638" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844562v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Popal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large Radix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.8b00137" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736468v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Bloch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#380;ena Nejman-Fale&#324;czyk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pierzynowska" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Piotrowska" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja W&#281;grzyn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2018.1444610" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839215v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bechlem" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajira Berredjem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Becheker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23071682" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801297v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Braun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bertoletti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Adamski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frotscher" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouchouit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Zouchoune" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merazig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2018.1481404" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683291v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Laitinen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Poso" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806454v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pata-Eting Kougnassoukou Tchara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Lamera" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bouraiou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.02.047" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R10HWZL6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683237v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040098" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683242v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le-Borgne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pinna" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Montenarh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10020033" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683241v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Goudard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lalande" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bertin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sautereau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1078345817700163" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683240v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peronin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paladino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talaga" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.04.009" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683243v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Belaid-Choucair" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683401v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Chibani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znb-2016-0262" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655213v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bana" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2016.1201480" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683292v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Baiceanu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Nguyen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachad Nasr" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baubichon-Cortay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.06.039" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXLQD8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683296v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nienberg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2016.01.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGCW3ZHT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683399v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Jabor Gozzi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fouillet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terreux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21767/2470-6973.100020" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683300v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Gratz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stephan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0263-z" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174925v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Winter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Daflon-Yunes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500943z" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683301v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Melikian" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Mahiout" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm501676v" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683347v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nebois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.02.086" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NPZ1SN4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683298v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lecerf-Schmidt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Peres" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marcourt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05948h" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683316v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Neyra" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.08.112" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179426v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Honorat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S84982" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683306v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gentili" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2014.899594" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164133v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph8020279" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694993v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA03473F" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683294v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Benzerka" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989015023452" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683314v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.01.007" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655151v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Bourezg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacoudre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.12.032" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQM3CHNL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683307v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Defaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Antoine" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Schuster" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Seipelt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201300384" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV0PN068-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683305v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.06.078" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683308v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rimbault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.04.051" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683336v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.11.004" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5CW8N29-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524692v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kirsch" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.08.049" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ18RWJ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874145v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ngo Bum" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chabrol" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Beney" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201305697" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1051907475EC233073CC54C7472A383806AB069C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683309v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.09.005" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683403v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ngo Gum" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/501285b" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655126v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4016" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLM7QSRP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683311v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Hundsd&#246;rfer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Hemmerling" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Hamberger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bednarski" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.06.068" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9W05LP6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683312v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#246;tz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Totzke" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.02.017" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTWL4BQR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689176v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;pin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000530" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27HMQJ11-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689192v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.11.101" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXB30KRV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689191v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barres" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360802610795" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689189v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.08.089" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46R6VG0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689196v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.02.027" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCHG9VPG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689195v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;z&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Palusczak" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.06.094" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCNJ17R7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689199v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Nourrisson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loquet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Palzer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360701652658" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689197v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.04.038" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1G7QFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689291v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10659360600787494" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689208v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Corbin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.199" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDR49WP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689230v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.11.099" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39STZM1R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689215v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala-Valencia" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360600700517" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689233v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Robert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360500220574" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689238v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Kogler" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360400004631" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689240v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280509" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689264v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(02)00005-3" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KSJKZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689267v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. John Smith" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636032000069819" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689266v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(03)00182-3" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8RWZFXN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689261v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005613" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689259v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005686" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689248v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pato" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-2952(01)00708-0" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95LVF9FN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689246v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Nicholls" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689251v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delevoye-Seiller" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(98)00737-9" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2CB3R4F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689256v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Piessard-Robert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-7158.1998.tb00337.x" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84472F0B0965274D246BE09C3DD47DE0FAA801D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689244v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.19973300506" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV8RJVRQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689254v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-7158.1997.tb00264.x" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E0A4E39D0E84CF7443BE2BF2C1B5A9514E4FF19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840347v2" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cacilie Martin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Larivi&#232;re" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Tresallet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensa Tchang" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2022-13143" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552581v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11450" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556313v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11577" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566171v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2020-07461" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566434v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ousset" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2020-07433" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566145v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Applegate" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2020-07505" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480385v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480387v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora da Silva Zanzarini" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683410v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Niefind" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040097" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683452v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010020" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480388v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiomo Laitinen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anti Poso" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710182v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A043" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700408v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo A Pinna" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-le-borgne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1398-075X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095367829" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=zO1nhO8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1036-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487842v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Werner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Barthel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harasimowicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marminon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred S Weiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/kinasesphosphatases4010001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Verel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Pinaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2764-1257" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrezza Braiane Ferreira Sirid&#243;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Henrique Gomes de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Poletto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Kronenberger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiane Gomes de Moraes Rego" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2026.110761" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Ha Park" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Rami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fossart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2025.118298" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Charaabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Issa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pens&#233;-Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125920" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487860v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Bodn&#225;r" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Haimhoffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogl&#225;rka Papp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17121587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Borgne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Ximenes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71116/7qz2f897" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002241v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gast" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Herfindal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2024-0160" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Faouzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hall&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roussel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Aymard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4md00537f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;zia Sossou-Echavidre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Janssen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71116/vj4jx563" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din-Beaurepaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17010030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahene Grib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Berredjem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Djouad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Benzaid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Otmane Rachedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138138" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Grairi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2024.104241" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Goracci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nurisso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roussel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaptal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.115070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza J&#243;zsa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122701" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115173" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Hemmani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Kerachni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jose" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15060756" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vaicelyte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15175801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Sid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Baitiche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekhmici Arrar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Djerboua" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Bourzami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106341" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Birus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El&#8208;awaad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Ballentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Alchab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Aichele" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13346" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Henrique Kita" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guragossian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fatima Zattoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Rotuno Moure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79892-w" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112770v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Bouzina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Belhani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouacida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-020-04378-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088439v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105937" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311532v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Szabat-Iriaka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2021.06.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bua" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouaziz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112875" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab El-Awaad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14060542" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Moreno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Teixeira Nunes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gonzalez-Lobato" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Elbahri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boutahala" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2020.1869225" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913479v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13080186" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088443v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10121151" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539544v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lengers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Herrmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13040054" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Haidar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Nacereddine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010097" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909120v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Raingeval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lomberget" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00242" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Nim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA09348F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465880v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bestgen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kufareva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguang Seetoh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hartmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01765" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288665v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Jean" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paillagot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Renoud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AY00145J" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077900v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Kildahl-Andersen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schnaars" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Prandina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MD00578H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004994v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Tchara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Holtzinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.01.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bousfiha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.02.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ettouati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11010044" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Rongved" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yous" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1640692" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077897v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Lindenblatt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nickelsen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta M Applegate" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hochscherf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Witulski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03415" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188259v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brion" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Eliot Hubbard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1636235" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004987v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf W Hartmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077612v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Alameh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emptoz-Bonneton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland de Ravel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Matera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mappus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1575825" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brear" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prudent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laudet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52141-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krimm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guang Seetoh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01766" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801297v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Braun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bertoletti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Adamski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frotscher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.029" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839213v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouchouit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Zouchoune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merazig" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2018.1481404" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bollacke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Roka" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph11010010" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688994v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein D&#248;skeland" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2017.1421638" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844562v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Popal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large Radix" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.8b00137" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736468v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Bloch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#380;ena Nejman-Fale&#324;czyk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pierzynowska" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Piotrowska" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja W&#281;grzyn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2018.1444610" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839215v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bechlem" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajira Berredjem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Becheker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23071682" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683237v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040098" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683291v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Laitinen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Poso" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010008" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806454v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pata-Eting Kougnassoukou Tchara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683348v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Lamera" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bouraiou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.02.047" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R10HWZL6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683242v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le-Borgne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pinna" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Montenarh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10020033" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683241v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Goudard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lalande" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bertin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sautereau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1078345817700163" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683240v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peronin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paladino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talaga" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.04.009" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683243v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Belaid-Choucair" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010016" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683401v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Chibani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znb-2016-0262" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655213v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bana" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2016.1201480" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683292v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Baiceanu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh Nguyen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachad Nasr" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baubichon-Cortay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.06.039" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKXLQD8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683296v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nienberg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2016.01.011" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGCW3ZHT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683399v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Jabor Gozzi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fouillet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gustin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Terreux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21767/2470-6973.100020" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164133v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Delcros" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph8020279" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694993v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA03473F" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683294v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Benzerka" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2056989015023452" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683347v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nebois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.02.086" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NPZ1SN4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683300v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Gratz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Stephan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0263-z" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174925v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Winter" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Daflon-Yunes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500943z" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683301v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Melikian" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Mahiout" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm501676v" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683298v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lecerf-Schmidt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Peres" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marcourt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05948h" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683316v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Neyra" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.08.112" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179426v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Honorat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S84982" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683306v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gentili" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2014.899594" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683305v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Defaux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Antoine" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann Schuster" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.06.078" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683307v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Seipelt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201300384" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV0PN068-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683314v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.01.007" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655151v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Bourezg" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacoudre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.12.032" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQM3CHNL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524692v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kirsch" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.08.049" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ18RWJ9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683308v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rimbault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.04.051" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683336v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.11.004" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5CW8N29-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683309v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.09.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874145v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ngo Bum" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chabrol" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Beney" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201305697" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1051907475EC233073CC54C7472A383806AB069C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655126v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4016" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLM7QSRP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683403v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ngo Gum" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/501285b" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683312v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Hundsd&#246;rfer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Hemmerling" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#246;tz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Totzke" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bednarski" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.02.017" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTWL4BQR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683311v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Hamberger" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2012.06.068" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9W05LP6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689176v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;pin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000530" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27HMQJ11-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689189v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.08.089" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46R6VG0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689192v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.11.101" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXB30KRV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689191v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barres" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360802610795" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689195v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;z&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Palusczak" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.06.094" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCNJ17R7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689196v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.02.027" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCHG9VPG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689199v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Nourrisson" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loquet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Palzer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360701652658" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689197v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.04.038" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1G7QFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689230v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2005.11.099" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39STZM1R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689215v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala-Valencia" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360600700517" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689291v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10659360600787494" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689208v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Corbin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.199" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDR49WP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689233v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Robert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360500220574" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689238v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Kogler" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360400004631" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689240v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280509" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689264v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(02)00005-3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KSJKZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689267v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. John Smith" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636032000069819" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689266v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(03)00182-3" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8RWZFXN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689261v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005613" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689259v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005686" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689248v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pato" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-2952(01)00708-0" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95LVF9FN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689246v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Nicholls" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689251v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delevoye-Seiller" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-894X(98)00737-9" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2CB3R4F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689256v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Piessard-Robert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-7158.1998.tb00337.x" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A84472F0B0965274D246BE09C3DD47DE0FAA801D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689254v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-7158.1997.tb00264.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E0A4E39D0E84CF7443BE2BF2C1B5A9514E4FF19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689244v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ardp.19973300506" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV8RJVRQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840347v2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cacilie Martin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Larivi&#232;re" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Tresallet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensa Tchang" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2022-13143" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552581v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11450" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556313v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11577" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566434v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ousset" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2020-07433" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566145v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Applegate" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2020-07505" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566171v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2020-07461" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480385v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480387v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora da Silva Zanzarini" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480388v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiomo Laitinen" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anti Poso" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683410v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Niefind" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040097" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683452v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010020" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710182v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A043" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700408v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo A Pinna" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>