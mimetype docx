--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -1039,191 +1039,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Process of Bisociation at the Heart of the Ideas Factory</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que le processus de bissociation ? L'histoire d'une innovation de technique managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chabrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Research Seminar of the School of Economics and Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ljubljana, Slovenia, Nov 2023, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">XVIème colloque AGeCSO - La gestion des connaissances, un tremplin pour faire face aux défis actuels ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Ecole Supérieure de Gestion, May 2023, Montreal, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861450v1</w:t>
+                <w:t xml:space="preserve">hal-04861492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que le processus de bissociation ? L'histoire d'une innovation de technique managériale</w:t>
+                <w:t xml:space="preserve">The Process of Bisociation at the Heart of the Ideas Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecoutre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème colloque AGeCSO - La gestion des connaissances, un tremplin pour faire face aux défis actuels ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal, Ecole Supérieure de Gestion, May 2023, Montreal, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">The Research Seminar of the School of Economics and Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ljubljana, Slovenia, Nov 2023, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861492v1</w:t>
+                <w:t xml:space="preserve">hal-04861450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence d'une innovation en management dans une organisation du spectacle vivant : la créativité comme source de résilience</w:t>
               </w:r>
@@ -1937,191 +1937,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques collectives d'apprentissage de l'entrepreneuriat créatif:une comparaison d'un fablab et d'un incubateur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management et réseaux sociaux. Quelles ressources pour l'innovation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecoutre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque International GeCSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Conférence Open Lab Exploration Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656072v1</w:t>
+                <w:t xml:space="preserve">hal-01656395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et réseaux sociaux. Quelles ressources pour l'innovation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dynamiques collectives d'apprentissage de l'entrepreneuriat créatif:une comparaison d'un fablab et d'un incubateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Open Lab Exploration Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10ème Colloque International GeCSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656395v1</w:t>
+                <w:t xml:space="preserve">hal-01656072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management des réseaux sociaux et processus d'expansion des connaissances</w:t>
               </w:r>
@@ -3113,51 +3113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69B31263"/>
+    <w:nsid w:val="3FB3C5A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3344,51 +3344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-lecoutre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6117-1004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345133v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chabrillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecoutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.7179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2PBQV0Q9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmj.20186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88MVSZQ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.1664" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861450v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861554v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cailloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119663041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119663041.ch20" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/management-des-situations-extremes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-lecoutre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6117-1004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345133v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chabrillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecoutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.7179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2PBQV0Q9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmj.20186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88MVSZQ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.1664" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861554v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cailloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119663041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119663041.ch20" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/management-des-situations-extremes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>