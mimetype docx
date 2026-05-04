--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -3113,51 +3113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FB3C5A9"/>
+    <w:nsid w:val="9D190DC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>