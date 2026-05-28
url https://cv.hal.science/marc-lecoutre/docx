--- v2 (2026-05-04)
+++ v3 (2026-05-28)
@@ -1039,191 +1039,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que le processus de bissociation ? L'histoire d'une innovation de technique managériale</w:t>
+                <w:t xml:space="preserve">The Process of Bisociation at the Heart of the Ideas Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecoutre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème colloque AGeCSO - La gestion des connaissances, un tremplin pour faire face aux défis actuels ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal, Ecole Supérieure de Gestion, May 2023, Montreal, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">The Research Seminar of the School of Economics and Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ljubljana, Slovenia, Nov 2023, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861492v1</w:t>
+                <w:t xml:space="preserve">hal-04861450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Process of Bisociation at the Heart of the Ideas Factory</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que le processus de bissociation ? L'histoire d'une innovation de technique managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chabrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Research Seminar of the School of Economics and Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ljubljana, Slovenia, Nov 2023, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">XVIème colloque AGeCSO - La gestion des connaissances, un tremplin pour faire face aux défis actuels ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Ecole Supérieure de Gestion, May 2023, Montreal, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861450v1</w:t>
+                <w:t xml:space="preserve">hal-04861492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence d'une innovation en management dans une organisation du spectacle vivant : la créativité comme source de résilience</w:t>
               </w:r>
@@ -1937,191 +1937,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et réseaux sociaux. Quelles ressources pour l'innovation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dynamiques collectives d'apprentissage de l'entrepreneuriat créatif:une comparaison d'un fablab et d'un incubateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Open Lab Exploration Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10ème Colloque International GeCSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656395v1</w:t>
+                <w:t xml:space="preserve">hal-01656072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques collectives d'apprentissage de l'entrepreneuriat créatif:une comparaison d'un fablab et d'un incubateur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management et réseaux sociaux. Quelles ressources pour l'innovation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecoutre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque International GeCSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Conférence Open Lab Exploration Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656072v1</w:t>
+                <w:t xml:space="preserve">hal-01656395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management des réseaux sociaux et processus d'expansion des connaissances</w:t>
               </w:r>
@@ -3113,51 +3113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D190DC9"/>
+    <w:nsid w:val="A962D915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3344,51 +3344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-lecoutre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6117-1004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345133v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chabrillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecoutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.7179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2PBQV0Q9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmj.20186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88MVSZQ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.1664" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861554v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cailloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119663041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119663041.ch20" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/management-des-situations-extremes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-lecoutre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6117-1004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345133v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chabrillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecoutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.7179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2PBQV0Q9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345442v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmj.20186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88MVSZQ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.1664" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861450v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861554v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04861418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cailloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119663041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119663041.ch20" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/management-des-situations-extremes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>