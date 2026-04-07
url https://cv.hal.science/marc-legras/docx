--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -115,221 +115,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et déterminants de la pérennité des prairies. Sol et pérennité des prairies : un cercle vertueux</w:t>
+                <w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Nicolas Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Decau</w:t>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gastal</w:t>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215, pp.105191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778781v1</w:t>
+                <w:t xml:space="preserve">hal-03436034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -344,260 +353,251 @@
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 85, pp.383-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t>
+                <w:t xml:space="preserve">Diagnostic et déterminants de la pérennité des prairies. Sol et pérennité des prairies : un cercle vertueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brunet</w:t>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Marie-Laure Decau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 250, pp.39-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436034v1</w:t>
+                <w:t xml:space="preserve">hal-03778781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Arbuscular Mycorrhizal Colonization in Walnut Plantations: The Contribution of Cover Crops and Soil Microbial Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Chaftar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -834,51 +834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.52. </w:t>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lederf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 390, pp.82-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1625,51 +1625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t>
@@ -1713,298 +1713,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water sorption in Nafion® membranes analyzed with an improved dual-mode sorption model—Structure/property relationships</w:t>
+                <w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongli Li</w:t>
+                <w:t xml:space="preserve">Salima Taibi-Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Trong Nguyen</w:t>
+                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lixon Buquet</w:t>
+                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Langevin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Jeanne Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247900v1</w:t>
+                <w:t xml:space="preserve">hal-01628843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water sorption in Nafion® membranes analyzed with an improved dual-mode sorption model—Structure/property relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Taibi-Hassani</w:t>
+                <w:t xml:space="preserve">Quang Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
+                <w:t xml:space="preserve">Camille Lixon Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 439, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628843v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GammaProteobacteria as a potential bioindicator of a multiple contamination by polycyclic aromatic hydrocarbons (PAHs) in agricultural soils.</w:t>
               </w:r>
@@ -2149,51 +2149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organization of earthworm assemblages in pastures of northwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,51 +2334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (3/4), pp.275-287</w:t>
@@ -2401,294 +2401,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption and diffusion behaviors of water in Nation 117 membranes with different counter ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Facilitated transport of c -alanine and phenylalanine through sulfonic cation-exchange membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Métayer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O Grigorchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 147 (1-3), pp.351-357. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 147, pp.375-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247909v1</w:t>
+                <w:t xml:space="preserve">hal-03247897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitated transport of c -alanine and phenylalanine through sulfonic cation-exchange membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorption and diffusion behaviors of water in Nation 117 membranes with different counter ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Métayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Yuichi Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Grigorchouk</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 147, pp.375-380</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 147 (1-3), pp.351-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00608-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247897v1</w:t>
+                <w:t xml:space="preserve">hal-03247909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,51 +3004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t>
@@ -3071,1057 +3071,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les végétaux, des acteurs de la dépollution des eaux pluviales : cas des noues de voirie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+                <w:t xml:space="preserve">Soil bioindicators: how to select them in function of the site issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edition du forum des eaux pluviales (5, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Douai, France</w:t>
+              <w:t xml:space="preserve">13th International AquaConSoil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378536v1</w:t>
+                <w:t xml:space="preserve">hal-01628847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and to select them in function of the site issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Rougé</w:t>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. European SETAC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators: how to select them in function of the site issues?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
+                <w:t xml:space="preserve">Les végétaux, des acteurs de la dépollution des eaux pluviales : cas des noues de voirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International AquaConSoil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Edition du forum des eaux pluviales (5, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628847v1</w:t>
+                <w:t xml:space="preserve">hal-02378536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche scientifique pluridisciplinaire au service de l’innovation de la gestion des eaux pluviales : 3 ans de collaboration pour dégager des éléments de conception des noues de voiries.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
+                <w:t xml:space="preserve">Trace elements and polycyclic aromatic hydrocarbons remediation by soil-plant infiltration systems: a way to decrease environmental impact of cities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Marcotte</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association scientifique et technique pour l’eau et l’environnement (93, 2014 ASTEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570628v1</w:t>
+                <w:t xml:space="preserve">hal-02558711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépollution par les noues ? Le rôle du sol et des plantes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+                <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence – débat de l’ADOPTA : Gestion des eaux pluviales, biodiversité en ville: les noues ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Douai, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557189v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements and polycyclic aromatic hydrocarbons remediation by soil-plant infiltration systems: a way to decrease environmental impact of cities?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Le Derf</w:t>
+                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558711v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grand</w:t>
+                <w:t xml:space="preserve">Dépollution par les noues ? Le rôle du sol et des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence – débat de l’ADOPTA : Gestion des eaux pluviales, biodiversité en ville: les noues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209260v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">La recherche scientifique pluridisciplinaire au service de l’innovation de la gestion des eaux pluviales : 3 ans de collaboration pour dégager des éléments de conception des noues de voiries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Le Guédard</w:t>
+                <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association scientifique et technique pour l’eau et l’environnement (93, 2014 ASTEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209256v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4202,103 +4202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical and microbial characterization in (near-) rhizosphere soil planted with macrophytes to investigate PAHs and TEs phytoremediation processes at the soil-root interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSC International Conference on the general theme Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection (ASWEP, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t>
@@ -4327,103 +4327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abattement en contaminants dans un système eau/sol/plante. Problématique des aménagements de noues végétalisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de Marrakech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Marrakech, Maroc</w:t>
@@ -4452,103 +4452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t>
@@ -4629,51 +4629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque recherche de la Fédération Gay Lussac : la chimie et la ville de demain (4, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
@@ -4821,402 +4821,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto-and bio-remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">G. Peruisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint-Etienne-du-Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190831v1</w:t>
+                <w:t xml:space="preserve">hal-02559586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto-and bio-remediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+                <w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Riah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Peruisset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephane Marcotte</w:t>
+                <w:t xml:space="preserve">Steven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint-Etienne-du-Rouvray, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559586v1</w:t>
+                <w:t xml:space="preserve">hal-01190709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Criquet</w:t>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190709v1</w:t>
+                <w:t xml:space="preserve">hal-01190831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation des HAPs et impact sur les communautés microbiennes telluriques.</w:t>
               </w:r>
@@ -5327,90 +5327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de bioindicateurs en fonction de l’occupation d’un sol agricole haut-normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5452,90 +5452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’échelle : de la parcelle au microcosme. Distribution verticale du Cuivre en microcosmes dans un sol limoneux de Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème rencontres nationales de la Recherche sur les sites et sols polluées (ADEME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5586,51 +5586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European International Farming Systems Association (IFSA) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5681,51 +5681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,51 +5806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,307 +5931,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Recognition for Climate Engagement in Higher Education and Business Sectors</w:t>
+                <w:t xml:space="preserve">OpenPass4Climate: Reconnaissance Ouverte pour l'engagement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
+                <w:t xml:space="preserve">Lucio A Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Open Education to Open Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Francophone des Open Badges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Vannes (Bretagne, France), France. https://forum.openrecognition.org/programme/, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533246v1</w:t>
+                <w:t xml:space="preserve">hal-05101857v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenPass4Climate: Reconnaissance Ouverte pour l'engagement climatique</w:t>
+                <w:t xml:space="preserve">Open Recognition for Climate Engagement in Higher Education and Business Sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio A Lo Giudice</w:t>
+                <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Francophone des Open Badges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Vannes (Bretagne, France), France. https://forum.openrecognition.org/programme/, 2025</w:t>
+              <w:t xml:space="preserve">From Open Education to Open Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101857v2</w:t>
+                <w:t xml:space="preserve">hal-05533246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalising curricula by the standards of the SDG4: a way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6420,51 +6420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition and valuation of student commitment via the OpenBadges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6571,51 +6571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Asma Ben Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bruyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6679,77 +6679,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6800,51 +6800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6925,77 +6925,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7068,51 +7068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7154,51 +7154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil quality analysis, a level for identifying sources of trace elements and managing urban allotments for urban agriculture production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7301,51 +7301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7387,103 +7387,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three macrophytes to remediate co- contaminated soils with polycyclic aromatic hydrocarbons (PAHs) and trace elements (TEs): implications for green urban infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Phytoremediation of Polluted Soils (PPS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vigo, Spain</w:t>
@@ -7506,316 +7506,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilters to improve road run-off quality : interactions between water, soil and the biosphere</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Urban Soils Working Group (SUITMA, 7, 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Torun, Poland</w:t>
+              <w:t xml:space="preserve">12. International UFZ-Deltarees Conference on Groundwater-Soil-Systems and Water Resource Management - AguaConSoil 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557301v1</w:t>
+                <w:t xml:space="preserve">hal-02747596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biofilters to improve road run-off quality : interactions between water, soil and the biosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International UFZ-Deltarees Conference on Groundwater-Soil-Systems and Water Resource Management - AguaConSoil 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">International Conference of the Urban Soils Working Group (SUITMA, 7, 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747596v1</w:t>
+                <w:t xml:space="preserve">hal-02557301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7866,90 +7866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des Biomarqueurs et Bioindicateurs dans la surveillance de la qualité des sols et l’évaluation des risques. Résultats du programme “Bioindicateurs”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galsomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8004,90 +8004,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto- and bio-remediation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peruisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on Contaminated Soils: from characterization to remediation, Université Paris-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
@@ -8366,51 +8366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’échelle : de la parcelle au microcosme - Distribution verticale de Cuivre en microcosmes dans un sol limoneux de Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,51 +8418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Rencontres Nationales de la Recherche sur les Sites &amp; Sols Pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8487,51 +8487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards fungal descriptors as a new tool for the assessement of the quality of agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8608,51 +8608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of Copper in soil microcosms - Influence of the experimental modalities in the Copper distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8660,51 +8660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8723,307 +8723,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Fungal Descriptors as a New Tool for the Assessment of the Quality of Agricultural Soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La biomasse fongique des sols agricoles. Influence des caractéristiques physicochimiques des sols et conséquences d'une pollution cuivrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Laval</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 2007</w:t>
+              <w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817893v1</w:t>
+                <w:t xml:space="preserve">hal-01608107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biomasse fongique des sols agricoles. Influence des caractéristiques physicochimiques des sols et conséquences d'une pollution cuivrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards Fungal Descriptors as a New Tool for the Assessment of the Quality of Agricultural Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lepeletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t>
+              <w:t xml:space="preserve">8. European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608107v2</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest in the development of a soil composite indicator to establish risk models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9263,51 +9263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérimentation agroforestière, un outil agro-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’expérimentation agroforestière, un outil agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9501,51 +9501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778781v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncond'Huy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lederf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncond'Huy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-013-0395-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lixon Buquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.03.040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRBP0CT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMJHVDJM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.08.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCB7RCQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hirata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00608-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG73PS9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tayer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grigorchouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nikonenko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Langevin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378536v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570628v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marcotte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Leroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncond'Huy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557200v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557273v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559586v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peruisset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570645v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gangneux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy-Burcke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101857v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio A Lo Giudice" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent-Charvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lummerzheim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouallet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565247v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093337" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277865v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557136v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557301v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559745v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571223v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammami Mohamed Tahar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Ahmed" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Marc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailleul Caroline" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811865v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753576v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753580v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepeletier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608107v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601166v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncond'Huy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lederf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncond'Huy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-013-0395-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lixon Buquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.03.040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRBP0CT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMJHVDJM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.08.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCB7RCQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grigorchouk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nikonenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Langevin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hirata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00608-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG73PS9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558711v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Leroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncond'Huy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marcotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557200v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557273v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peruisset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570645v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gangneux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101857v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy-Burcke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio A Lo Giudice" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent-Charvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lummerzheim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouallet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565247v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093337" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277865v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557136v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559745v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571223v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammami Mohamed Tahar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Ahmed" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Marc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailleul Caroline" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811865v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753576v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753580v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608107v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepeletier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601166v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>