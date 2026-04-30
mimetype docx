--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -115,295 +115,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t>
+                <w:t xml:space="preserve">Understanding Arbuscular Mycorrhizal Colonization in Walnut Plantations: The Contribution of Cover Crops and Soil Microbial Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+                <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brunet</w:t>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+                <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Naouel Chaftar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 215, pp.105191. </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture12010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436034v1</w:t>
+                <w:t xml:space="preserve">hal-03542433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t>
+                <w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hirissou</w:t>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nicolas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85, pp.383-391. </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215, pp.105191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697230v1</w:t>
+                <w:t xml:space="preserve">hal-03436034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic et déterminants de la pérennité des prairies. Sol et pérennité des prairies : un cercle vertueux</w:t>
               </w:r>
@@ -508,161 +508,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Arbuscular Mycorrhizal Colonization in Walnut Plantations: The Contribution of Cover Crops and Soil Microbial Communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babacar Thioye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naouel Chaftar</w:t>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.383-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture12010001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542433v1</w:t>
+                <w:t xml:space="preserve">hal-03697230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t>
               </w:r>
@@ -834,51 +834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.52. </w:t>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lederf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 390, pp.82-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1713,298 +1713,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t>
+                <w:t xml:space="preserve">Water sorption in Nafion® membranes analyzed with an improved dual-mode sorption model—Structure/property relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Taibi-Hassani</w:t>
+                <w:t xml:space="preserve">Yongli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
+                <w:t xml:space="preserve">Quang Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
+                <w:t xml:space="preserve">Camille Lixon Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Bodin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 439, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628843v1</w:t>
+                <w:t xml:space="preserve">hal-03247900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water sorption in Nafion® membranes analyzed with an improved dual-mode sorption model—Structure/property relationships</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Trong Nguyen</w:t>
+                <w:t xml:space="preserve">Salima Taibi-Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lixon Buquet</w:t>
+                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Langevin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03247900v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GammaProteobacteria as a potential bioindicator of a multiple contamination by polycyclic aromatic hydrocarbons (PAHs) in agricultural soils.</w:t>
               </w:r>
@@ -2149,51 +2149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organization of earthworm assemblages in pastures of northwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,51 +2334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (3/4), pp.275-287</w:t>
@@ -2420,51 +2420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitated transport of c -alanine and phenylalanine through sulfonic cation-exchange membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Grigorchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2532,90 +2532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption and diffusion behaviors of water in Nation 117 membranes with different counter ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Métayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,77 +2827,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2965,90 +2965,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t>
@@ -3071,2471 +3071,2471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators: how to select them in function of the site issues?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
+                <w:t xml:space="preserve">Les végétaux, des acteurs de la dépollution des eaux pluviales : cas des noues de voirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International AquaConSoil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Edition du forum des eaux pluviales (5, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628847v1</w:t>
+                <w:t xml:space="preserve">hal-02378536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and to select them in function of the site issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. European SETAC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les végétaux, des acteurs de la dépollution des eaux pluviales : cas des noues de voirie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+                <w:t xml:space="preserve">Soil bioindicators: how to select them in function of the site issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edition du forum des eaux pluviales (5, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Douai, France</w:t>
+              <w:t xml:space="preserve">13th International AquaConSoil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378536v1</w:t>
+                <w:t xml:space="preserve">hal-01628847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements and polycyclic aromatic hydrocarbons remediation by soil-plant infiltration systems: a way to decrease environmental impact of cities?</w:t>
+                <w:t xml:space="preserve">Abattement en contaminants dans un système eau/sol/plante. Problématique des aménagements de noues végétalisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moncond'Huy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de Marrakech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558711v1</w:t>
+                <w:t xml:space="preserve">hal-02557200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grand</w:t>
+                <w:t xml:space="preserve">Dépollution par les noues ? Le rôle du sol et des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence – débat de l’ADOPTA : Gestion des eaux pluviales, biodiversité en ville: les noues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209260v1</w:t>
+                <w:t xml:space="preserve">hal-02557189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Le Guédard</w:t>
+                <w:t xml:space="preserve">Trace elements and polycyclic aromatic hydrocarbons remediation by soil-plant infiltration systems: a way to decrease environmental impact of cities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209256v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépollution par les noues ? Le rôle du sol et des plantes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence – débat de l’ADOPTA : Gestion des eaux pluviales, biodiversité en ville: les noues ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Douai, France</w:t>
+              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557189v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche scientifique pluridisciplinaire au service de l’innovation de la gestion des eaux pluviales : 3 ans de collaboration pour dégager des éléments de conception des noues de voiries.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Marcotte</w:t>
+                <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association scientifique et technique pour l’eau et l’environnement (93, 2014 ASTEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570628v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+                <w:t xml:space="preserve">La recherche scientifique pluridisciplinaire au service de l’innovation de la gestion des eaux pluviales : 3 ans de collaboration pour dégager des éléments de conception des noues de voiries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association scientifique et technique pour l’eau et l’environnement (93, 2014 ASTEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209228v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical and microbial characterization in (near-) rhizosphere soil planted with macrophytes to investigate PAHs and TEs phytoremediation processes at the soil-root interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Moncond'Huy</w:t>
+                <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSC International Conference on the general theme Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection (ASWEP, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t>
+              <w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557152v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abattement en contaminants dans un système eau/sol/plante. Problématique des aménagements de noues végétalisées.</w:t>
+                <w:t xml:space="preserve">Physico-chemical and microbial characterization in (near-) rhizosphere soil planted with macrophytes to investigate PAHs and TEs phytoremediation processes at the soil-root interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de Marrakech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">ESSC International Conference on the general theme Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection (ASWEP, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557200v1</w:t>
+                <w:t xml:space="preserve">hal-02557152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Wassila Riah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gattin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606698v1</w:t>
+                <w:t xml:space="preserve">hal-01190751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Marcotte</w:t>
+                <w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque recherche de la Fédération Gay Lussac : la chimie et la ville de demain (4, 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557273v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Peltre</w:t>
+                <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">Colloque recherche de la Fédération Gay Lussac : la chimie et la ville de demain (4, 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190751v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto-and bio-remediation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Marcotte</w:t>
+                <w:t xml:space="preserve">Étude de bioindicateurs en fonction de l’occupation d’un sol agricole haut-normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint-Etienne-du-Rouvray, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559586v1</w:t>
+                <w:t xml:space="preserve">hal-02749410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steven Criquet</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190709v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto-and bio-remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peruisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint-Etienne-du-Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190831v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation des HAPs et impact sur les communautés microbiennes telluriques.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gangneux</w:t>
+                <w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Riah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d’études des sols (11, 2012)</w:t>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570645v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de bioindicateurs en fonction de l’occupation d’un sol agricole haut-normand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+                <w:t xml:space="preserve">Dégradation des HAPs et impact sur les communautés microbiennes telluriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+              <w:t xml:space="preserve">Journées Nationales d’études des sols (11, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749410v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’échelle : de la parcelle au microcosme. Distribution verticale du Cuivre en microcosmes dans un sol limoneux de Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème rencontres nationales de la Recherche sur les sites et sols polluées (ADEME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5586,51 +5586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European International Farming Systems Association (IFSA) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5681,51 +5681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,51 +5806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,307 +5931,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenPass4Climate: Reconnaissance Ouverte pour l'engagement climatique</w:t>
+                <w:t xml:space="preserve">Open Recognition for Climate Engagement in Higher Education and Business Sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio A Lo Giudice</w:t>
+                <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Francophone des Open Badges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Vannes (Bretagne, France), France. https://forum.openrecognition.org/programme/, 2025</w:t>
+              <w:t xml:space="preserve">From Open Education to Open Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101857v2</w:t>
+                <w:t xml:space="preserve">hal-05533246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Recognition for Climate Engagement in Higher Education and Business Sectors</w:t>
+                <w:t xml:space="preserve">OpenPass4Climate: Reconnaissance Ouverte pour l'engagement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Alessandro Lo Giudice</w:t>
+                <w:t xml:space="preserve">Lucio A Lo Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Open Education to Open Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Francophone des Open Badges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Vannes (Bretagne, France), France. https://forum.openrecognition.org/programme/, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533246v1</w:t>
+                <w:t xml:space="preserve">hal-05101857v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalising curricula by the standards of the SDG4: a way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6295,77 +6295,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6420,51 +6420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition and valuation of student commitment via the OpenBadges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6571,51 +6571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Asma Ben Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bruyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6647,571 +6647,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10093337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277852v1</w:t>
+                <w:t xml:space="preserve">hal-02565247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vegetal cover on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Beneficial soil bioindicators and technical itineraries on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rouen (FR), France</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Wageningen / Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277836v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su10093337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02565247v1</w:t>
+                <w:t xml:space="preserve">hal-04277852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial soil bioindicators and technical itineraries on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of vegetal cover on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Wageningen / Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277814v1</w:t>
+                <w:t xml:space="preserve">hal-04277836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil quality analysis, a level for identifying sources of trace elements and managing urban allotments for urban agriculture production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7262,90 +7262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7413,77 +7413,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Phytoremediation of Polluted Soils (PPS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vigo, Spain</w:t>
@@ -7506,152 +7506,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International UFZ-Deltarees Conference on Groundwater-Soil-Systems and Water Resource Management - AguaConSoil 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747596v1</w:t>
+                <w:t xml:space="preserve">hal-02559745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilters to improve road run-off quality : interactions between water, soil and the biosphere</w:t>
               </w:r>
@@ -7676,51 +7672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the Urban Soils Working Group (SUITMA, 7, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7739,230 +7735,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">12. International UFZ-Deltarees Conference on Groundwater-Soil-Systems and Water Resource Management - AguaConSoil 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559745v1</w:t>
+                <w:t xml:space="preserve">hal-02747596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des Biomarqueurs et Bioindicateurs dans la surveillance de la qualité des sols et l’évaluation des risques. Résultats du programme “Bioindicateurs”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galsomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t>
@@ -8004,90 +8004,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto- and bio-remediation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peruisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on Contaminated Soils: from characterization to remediation, Université Paris-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
@@ -8241,51 +8241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RESSOLV : REstauration des Sédiments et des SOLs Vulnérables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8360,57 +8360,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d’échelle : de la parcelle au microcosme - Distribution verticale de Cuivre en microcosmes dans un sol limoneux de Haute-Normandie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Vertical distribution of Copper in soil microcosms - Influence of the experimental modalities in the Copper distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,651 +8418,651 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres Nationales de la Recherche sur les Sites &amp; Sols Pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France. 2009</w:t>
+              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811865v1</w:t>
+                <w:t xml:space="preserve">hal-02753580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fungal descriptors as a new tool for the assessement of the quality of agricultural soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Changement d’échelle : de la parcelle au microcosme - Distribution verticale de Cuivre en microcosmes dans un sol limoneux de Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. 2009</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres Nationales de la Recherche sur les Sites &amp; Sols Pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753576v1</w:t>
+                <w:t xml:space="preserve">hal-02811865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution of Copper in soil microcosms - Influence of the experimental modalities in the Copper distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
+                <w:t xml:space="preserve">Towards fungal descriptors as a new tool for the assessement of the quality of agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753580v1</w:t>
+                <w:t xml:space="preserve">hal-02753576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biomasse fongique des sols agricoles. Influence des caractéristiques physicochimiques des sols et conséquences d'une pollution cuivrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards Fungal Descriptors as a New Tool for the Assessment of the Quality of Agricultural Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lepeletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t>
+              <w:t xml:space="preserve">8. European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608107v2</w:t>
+                <w:t xml:space="preserve">hal-02817893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Fungal Descriptors as a New Tool for the Assessment of the Quality of Agricultural Soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La biomasse fongique des sols agricoles. Influence des caractéristiques physicochimiques des sols et conséquences d'une pollution cuivrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Laval</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom. 2007</w:t>
+              <w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817893v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest in the development of a soil composite indicator to establish risk models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9263,51 +9263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérimentation agroforestière, un outil agro-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’expérimentation agroforestière, un outil agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9501,51 +9501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncond'Huy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lederf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncond'Huy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-013-0395-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lixon Buquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.03.040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRBP0CT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMJHVDJM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.08.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCB7RCQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grigorchouk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nikonenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Langevin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hirata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00608-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG73PS9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558711v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Leroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncond'Huy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marcotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557200v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557273v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peruisset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570645v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gangneux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101857v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy-Burcke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio A Lo Giudice" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent-Charvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lummerzheim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouallet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565247v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093337" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277865v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557136v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559745v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571223v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammami Mohamed Tahar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Ahmed" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Marc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailleul Caroline" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811865v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753576v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753580v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608107v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepeletier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601166v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncond'Huy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lederf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncond'Huy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-013-0395-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lixon Buquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.03.040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRBP0CT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMJHVDJM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.08.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCB7RCQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grigorchouk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nikonenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Langevin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hirata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00608-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG73PS9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378536v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Leroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncond'Huy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557189v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marcotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559586v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peruisset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gangneux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy-Burcke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101857v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio A Lo Giudice" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent-Charvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lummerzheim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouallet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093337" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277814v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277836v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277865v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557136v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571223v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammami Mohamed Tahar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Ahmed" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Marc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailleul Caroline" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753580v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepeletier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608107v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601166v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>