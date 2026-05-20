--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -115,554 +115,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Arbuscular Mycorrhizal Colonization in Walnut Plantations: The Contribution of Cover Crops and Soil Microbial Communities</w:t>
+                <w:t xml:space="preserve">Diagnostic et déterminants de la pérennité des prairies. Sol et pérennité des prairies : un cercle vertueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babacar Thioye</w:t>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Castel</w:t>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hirissou</w:t>
+                <w:t xml:space="preserve">Marie-Laure Decau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naouel Chaftar</w:t>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 250, pp.39-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542433v1</w:t>
+                <w:t xml:space="preserve">hal-03778781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brunet</w:t>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 215, pp.105191. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.383-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436034v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et déterminants de la pérennité des prairies. Sol et pérennité des prairies : un cercle vertueux</w:t>
+                <w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Nicolas Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Decau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Gastal</w:t>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215, pp.105191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778781v1</w:t>
+                <w:t xml:space="preserve">hal-03436034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Understanding Arbuscular Mycorrhizal Colonization in Walnut Plantations: The Contribution of Cover Crops and Soil Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Thioye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+                <w:t xml:space="preserve">Naouel Chaftar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85, pp.383-391. </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture12010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697230v1</w:t>
+                <w:t xml:space="preserve">hal-03542433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Grasslands into Crop Rotations, a Way to Restore Microbiodiversity and Soil Functions</w:t>
               </w:r>
@@ -834,51 +834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.52. </w:t>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lederf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 390, pp.82-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1567,444 +1567,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t>
+                <w:t xml:space="preserve">Water sorption in Nafion® membranes analyzed with an improved dual-mode sorption model—Structure/property relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+                <w:t xml:space="preserve">Yongli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+                <w:t xml:space="preserve">Quang Trong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Camille Lixon Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Crini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 439, pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2013.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803534v1</w:t>
+                <w:t xml:space="preserve">hal-03247900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water sorption in Nafion® membranes analyzed with an improved dual-mode sorption model—Structure/property relationships</w:t>
+                <w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongli Li</w:t>
+                <w:t xml:space="preserve">Salima Taibi-Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Trong Nguyen</w:t>
+                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lixon Buquet</w:t>
+                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Langevin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Jeanne Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247900v1</w:t>
+                <w:t xml:space="preserve">hal-01628843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Taibi-Hassani</w:t>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628843v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GammaProteobacteria as a potential bioindicator of a multiple contamination by polycyclic aromatic hydrocarbons (PAHs) in agricultural soils.</w:t>
               </w:r>
@@ -2149,51 +2149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organization of earthworm assemblages in pastures of northwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,51 +2334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (3/4), pp.275-287</w:t>
@@ -2401,294 +2401,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitated transport of c -alanine and phenylalanine through sulfonic cation-exchange membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorption and diffusion behaviors of water in Nation 117 membranes with different counter ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Métayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Yuichi Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Grigorchouk</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 147, pp.375-380</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 147 (1-3), pp.351-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00608-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247897v1</w:t>
+                <w:t xml:space="preserve">hal-03247909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption and diffusion behaviors of water in Nation 117 membranes with different counter ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Facilitated transport of c -alanine and phenylalanine through sulfonic cation-exchange membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Métayer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O Grigorchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Nikonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 147 (1-3), pp.351-357. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 147, pp.375-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247909v1</w:t>
+                <w:t xml:space="preserve">hal-03247897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2827,77 +2827,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2965,90 +2965,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des pratiques culturales contrastées sur les communautés microbiennes des sols limoneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Afes/ université de Rouen/ Conservatoire d'Espaces Naturels Normandie Seine, Jul 2018, Rouen (FR), France</w:t>
@@ -3071,2471 +3071,2471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les végétaux, des acteurs de la dépollution des eaux pluviales : cas des noues de voirie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+                <w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and to select them in function of the site issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edition du forum des eaux pluviales (5, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Douai, France</w:t>
+              <w:t xml:space="preserve">25. European SETAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378536v1</w:t>
+                <w:t xml:space="preserve">hal-01209261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and to select them in function of the site issues?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Soil bioindicators: how to select them in function of the site issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Rougé</w:t>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. European SETAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13th International AquaConSoil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209261v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators: how to select them in function of the site issues?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
+                <w:t xml:space="preserve">Les végétaux, des acteurs de la dépollution des eaux pluviales : cas des noues de voirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International AquaConSoil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Edition du forum des eaux pluviales (5, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628847v1</w:t>
+                <w:t xml:space="preserve">hal-02378536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abattement en contaminants dans un système eau/sol/plante. Problématique des aménagements de noues végétalisées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche scientifique pluridisciplinaire au service de l’innovation de la gestion des eaux pluviales : 3 ans de collaboration pour dégager des éléments de conception des noues de voiries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C Leroy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V Moncond'Huy</w:t>
+                <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de Marrakech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association scientifique et technique pour l’eau et l’environnement (93, 2014 ASTEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557200v1</w:t>
+                <w:t xml:space="preserve">hal-02570628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépollution par les noues ? Le rôle du sol et des plantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+                <w:t xml:space="preserve">Trace elements and polycyclic aromatic hydrocarbons remediation by soil-plant infiltration systems: a way to decrease environmental impact of cities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence – débat de l’ADOPTA : Gestion des eaux pluviales, biodiversité en ville: les noues ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Douai, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557189v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements and polycyclic aromatic hydrocarbons remediation by soil-plant infiltration systems: a way to decrease environmental impact of cities?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Le Derf</w:t>
+                <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558711v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grand</w:t>
+                <w:t xml:space="preserve">Dépollution par les noues ? Le rôle du sol et des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence – débat de l’ADOPTA : Gestion des eaux pluviales, biodiversité en ville: les noues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209260v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche scientifique pluridisciplinaire au service de l’innovation de la gestion des eaux pluviales : 3 ans de collaboration pour dégager des éléments de conception des noues de voiries.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Marcotte</w:t>
+                <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association scientifique et technique pour l’eau et l’environnement (93, 2014 ASTEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570628v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+                <w:t xml:space="preserve">Physico-chemical and microbial characterization in (near-) rhizosphere soil planted with macrophytes to investigate PAHs and TEs phytoremediation processes at the soil-root interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t>
+              <w:t xml:space="preserve">ESSC International Conference on the general theme Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection (ASWEP, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209228v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical and microbial characterization in (near-) rhizosphere soil planted with macrophytes to investigate PAHs and TEs phytoremediation processes at the soil-root interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Abattement en contaminants dans un système eau/sol/plante. Problématique des aménagements de noues végétalisées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSC International Conference on the general theme Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection (ASWEP, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de Marrakech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557152v1</w:t>
+                <w:t xml:space="preserve">hal-02557200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassila Riah</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Peltre</w:t>
+                <w:t xml:space="preserve">Isabelle Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190751v1</w:t>
+                <w:t xml:space="preserve">hal-01606698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque recherche de la Fédération Gay Lussac : la chimie et la ville de demain (4, 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606698v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Marcotte</w:t>
+                <w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Riah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque recherche de la Fédération Gay Lussac : la chimie et la ville de demain (4, 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557273v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de bioindicateurs en fonction de l’occupation d’un sol agricole haut-normand</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749410v1</w:t>
+                <w:t xml:space="preserve">hal-01190831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto-and bio-remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peruisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint-Etienne-du-Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190831v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto-and bio-remediation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Marcotte</w:t>
+                <w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Riah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint-Etienne-du-Rouvray, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559586v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des pratiques agricoles sur treize activités enzymatiques du sol. Résultats du programme “Bioindicateurs”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven Criquet</w:t>
+                <w:t xml:space="preserve">Dégradation des HAPs et impact sur les communautés microbiennes telluriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+              <w:t xml:space="preserve">Journées Nationales d’études des sols (11, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190709v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation des HAPs et impact sur les communautés microbiennes telluriques.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gangneux</w:t>
+                <w:t xml:space="preserve">Étude de bioindicateurs en fonction de l’occupation d’un sol agricole haut-normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d’études des sols (11, 2012)</w:t>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570645v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’échelle : de la parcelle au microcosme. Distribution verticale du Cuivre en microcosmes dans un sol limoneux de Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème rencontres nationales de la Recherche sur les sites et sols polluées (ADEME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5586,51 +5586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European International Farming Systems Association (IFSA) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5681,51 +5681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5806,51 +5806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5963,51 +5963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6088,51 +6088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Couchy-Burcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6187,51 +6187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalising curricula by the standards of the SDG4: a way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6295,77 +6295,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6420,51 +6420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition and valuation of student commitment via the OpenBadges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6571,51 +6571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Asma Ben Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bruyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6647,571 +6647,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565247v1</w:t>
+                <w:t xml:space="preserve">hal-04277852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial soil bioindicators and technical itineraries on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of vegetal cover on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Wageningen / Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277814v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10093337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277852v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vegetal cover on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Beneficial soil bioindicators and technical itineraries on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rouen (FR), France</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Wageningen / Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277836v1</w:t>
+                <w:t xml:space="preserve">hal-04277814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil quality analysis, a level for identifying sources of trace elements and managing urban allotments for urban agriculture production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7262,90 +7262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect or organic amendments on soil enzymatic activities. Results of the “Bioindicators” French program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7387,103 +7387,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three macrophytes to remediate co- contaminated soils with polycyclic aromatic hydrocarbons (PAHs) and trace elements (TEs): implications for green urban infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Phytoremediation of Polluted Soils (PPS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vigo, Spain</w:t>
@@ -7506,463 +7506,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biofilters to improve road run-off quality : interactions between water, soil and the biosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Legras</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">International Conference of the Urban Soils Working Group (SUITMA, 7, 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559745v1</w:t>
+                <w:t xml:space="preserve">hal-02557301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilters to improve road run-off quality : interactions between water, soil and the biosphere</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Urban Soils Working Group (SUITMA, 7, 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Torun, Poland</w:t>
+              <w:t xml:space="preserve">12. International UFZ-Deltarees Conference on Groundwater-Soil-Systems and Water Resource Management - AguaConSoil 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557301v1</w:t>
+                <w:t xml:space="preserve">hal-02747596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International UFZ-Deltarees Conference on Groundwater-Soil-Systems and Water Resource Management - AguaConSoil 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747596v1</w:t>
+                <w:t xml:space="preserve">hal-02559745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des Biomarqueurs et Bioindicateurs dans la surveillance de la qualité des sols et l’évaluation des risques. Résultats du programme “Bioindicateurs”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galsomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t>
@@ -8004,90 +8004,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto- and bio-remediation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peruisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on Contaminated Soils: from characterization to remediation, Université Paris-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
@@ -8241,51 +8241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RESSOLV : REstauration des Sédiments et des SOLs Vulnérables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8360,57 +8360,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution of Copper in soil microcosms - Influence of the experimental modalities in the Copper distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Changement d’échelle : de la parcelle au microcosme - Distribution verticale de Cuivre en microcosmes dans un sol limoneux de Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,362 +8418,362 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. 2009</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres Nationales de la Recherche sur les Sites &amp; Sols Pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753580v1</w:t>
+                <w:t xml:space="preserve">hal-02811865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d’échelle : de la parcelle au microcosme - Distribution verticale de Cuivre en microcosmes dans un sol limoneux de Haute-Normandie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
+                <w:t xml:space="preserve">Towards fungal descriptors as a new tool for the assessement of the quality of agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres Nationales de la Recherche sur les Sites &amp; Sols Pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France. 2009</w:t>
+              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811865v1</w:t>
+                <w:t xml:space="preserve">hal-02753576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fungal descriptors as a new tool for the assessement of the quality of agricultural soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vertical distribution of Copper in soil microcosms - Influence of the experimental modalities in the Copper distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753576v1</w:t>
+                <w:t xml:space="preserve">hal-02753580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Fungal Descriptors as a New Tool for the Assessment of the Quality of Agricultural Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8854,103 +8854,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biomasse fongique des sols agricoles. Influence des caractéristiques physicochimiques des sols et conséquences d'une pollution cuivrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t>
@@ -8979,90 +8979,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest in the development of a soil composite indicator to establish risk models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9263,51 +9263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérimentation agroforestière, un outil agro-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’expérimentation agroforestière, un outil agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9501,51 +9501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncond'Huy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lederf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncond'Huy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-013-0395-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lixon Buquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.03.040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRBP0CT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMJHVDJM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.08.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCB7RCQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grigorchouk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nikonenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Langevin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hirata" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00608-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG73PS9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378536v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557200v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Leroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncond'Huy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557189v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marcotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559586v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peruisset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gangneux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy-Burcke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101857v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio A Lo Giudice" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent-Charvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lummerzheim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouallet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093337" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277814v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277836v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277865v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557136v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571223v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammami Mohamed Tahar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Ahmed" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Marc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailleul Caroline" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753580v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepeletier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608107v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601166v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778781v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100909" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046293v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncond'Huy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lederf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncond'Huy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-013-0395-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trong Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lixon Buquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.03.040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRBP0CT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMJHVDJM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.08.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCB7RCQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hirata" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00608-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG73PS9B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tayer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grigorchouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nikonenko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Langevin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570628v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marcotte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Leroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncond'Huy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557200v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557273v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559586v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peruisset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190709v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Criquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570645v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gangneux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601167v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Couchy-Burcke" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottavi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Alessandro Lo Giudice" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101857v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio A Lo Giudice" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laurent-Charvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lummerzheim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouallet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565247v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093337" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277865v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557136v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557301v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559745v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571223v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammami Mohamed Tahar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Ahmed" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Marc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailleul Caroline" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811865v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753576v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753580v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepeletier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608107v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601166v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/j3d3-pb66" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>