--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -93,7470 +93,7928 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the impact of oxidation on the mechanical properties of Alloy 718 using local mechanical testing techniques</w:t>
+                <w:t xml:space="preserve">Crack propagation in ultrasonic-bonded copper wires investigated by power cycling and accelerated mechanical fatigue interconnection test methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Jullien</w:t>
+                <w:t xml:space="preserve">L. Karanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114669⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172, pp.115836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268655v1</w:t>
+                <w:t xml:space="preserve">hal-05543106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying grain boundary deformation mechanisms in small-grained metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the impact of oxidation on the mechanical properties of Alloy 718 using local mechanical testing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Calvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gautier</w:t>
+                <w:t xml:space="preserve">Jean-Charles Stinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09800-7⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.114669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412800v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling quantitative analysis of in situ TEM experiments: A high-throughput, deep learning-based approach tailored to the dynamics of dislocations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastic displacement as a collective variable to study shear-coupled grain boundary migration and grain boundary phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120455⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.083606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/jscg-l5yp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792766v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing deformation in situ</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantifying grain boundary deformation mechanisms in small-grained metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Renk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-023-01739-2⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 648 (8093), pp.327-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09800-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712117v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Texier</w:t>
+                <w:t xml:space="preserve">Enabling quantitative analysis of in situ TEM experiments: A high-throughput, deep learning-based approach tailored to the dynamics of dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengxu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binh Duong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+                <w:t xml:space="preserve">Kishan Govind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
+                <w:t xml:space="preserve">Dénes Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayyoub Dziri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+                <w:t xml:space="preserve">Péter Dusán Ispánovity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 282, pp.120455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677547v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization in the Alloy 718 Ni-based superalloy: From room temperature to 650 °C</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observing deformation in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119759⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.20-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-023-01739-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457558v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size effect on strain localization, slip-grain boundary interaction and damage in the Alloy 718 Ni-based superalloy at 650 °C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strain localization in the Alloy 718 Ni-based superalloy: From room temperature to 650 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Milanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146927⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.119759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664076v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature plasticity at twin boundary in Al: An in-situ TEM perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Larranaga</w:t>
+                <w:t xml:space="preserve">Ayyoub Dziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lartigue-Korinek</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118877⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 216, pp.114244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298774v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation Size Effect in Electrodeposited Nickel with Different Grain Size and Crystal Orientation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Grain size effect on strain localization, slip-grain boundary interaction and damage in the Alloy 718 Ni-based superalloy at 650 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Stinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst13091385⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 912, pp.146927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296855v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning of Crystalline Defects from TEM images: A Solution for the Problem of&amp;quot; Never Enough Training Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Indentation Size Effect in Electrodeposited Nickel with Different Grain Size and Crystal Orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Haušild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Čech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Karlík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Nohava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2307.06322⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst13091385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298752v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-mining of in-situ TEM experiments: On the dynamics of dislocations in CoCrFeMnNi alloys</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High temperature plasticity at twin boundary in Al: An in-situ TEM perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lartigue-Korinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 241, pp.118394. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118394⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 251, pp.118877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04523326v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of post bonding annealing on the reliability of Al based wire bondings in IGBTs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deep Learning of Crystalline Defects from TEM images: A Solution for the Problem of&amp;quot; Never Enough Training Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishan Govind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Oliveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Dlouhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sandfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114647⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2307.06322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874235v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+                <w:t xml:space="preserve">Data-mining of in-situ TEM experiments: On the dynamics of dislocations in CoCrFeMnNi alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengxu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Oliveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 241, pp.118394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385055v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04523326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of heat treatment on the lifetime of wire-bonded power modules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Effect of post bonding annealing on the reliability of Al based wire bondings in IGBTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Karanja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brandelero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126, pp.114251. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114251⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 138, pp.114647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456270v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved evolution of the 3D nanoporous structure of sintered Ag by X-Ray nanotomography: role of the interface with a copper substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+                <w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvyn Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202100583⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (S3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405491v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation-related twinning and dislocation glide in a Cantor High Entropy Alloy at room and cryogenic temperature studied by in situ TEM straining</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of heat treatment on the lifetime of wire-bonded power modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brandelero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.124955⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.114251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323290v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the role of a sessile disconnection dipole in the shear-coupled grain boundary migration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orientation-related twinning and dislocation glide in a Cantor High Entropy Alloy at room and cryogenic temperature studied by in situ TEM straining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Oliveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Dlouhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengxu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 272, pp.124955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.124955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740329v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended defect change in UO2 during in situ TEM annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Drouan</w:t>
+                <w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvyn Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.06.038⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (S3), pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089744v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of sessile disconnection dipoles in shear-coupled grain boundary migration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time resolved evolution of the 3D nanoporous structure of sintered Ag by X-Ray nanotomography: role of the interface with a copper substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Happy N'Tsouaglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier J Milhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.2100583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202100583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765891v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation-assisted stress corrosion cracking susceptibility and mechanical properties related to irradiation-induced microstructures of 304L austenitic stainless steel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">About the role of a sessile disconnection dipole in the shear-coupled grain boundary migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvyn Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151880⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355114v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous disconnection nucleation mechanisms during grain boundary migration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extended defect change in UO2 during in situ TEM annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060601⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.240-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117724v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D nanostructural characterisation of grain boundaries in atom probe data utilising machine learning methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of sessile disconnection dipoles in shear-coupled grain boundary migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225041⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370198v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropillar compression study of Fe-irradiated 304L steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Irradiation-assisted stress corrosion cracking susceptibility and mechanical properties related to irradiation-induced microstructures of 304L austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Paccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 528, pp.151880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02355130v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of in situ nanomechanics on physical metallurgy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous disconnection nucleation mechanisms during grain boundary migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/mrs.2019.124⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355126v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the nanoporous microstructure of sintered Ag at high temperature using in-situ X-ray nanotomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. van Campen</w:t>
+                <w:t xml:space="preserve">3D nanostructural characterisation of grain boundaries in atom probe data utilising machine learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zirong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kühbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Breen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (11), pp.e0225041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983994v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of structural defects in Cz-seeded directionally solidified silicon ingots: An etch pit study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">É. Pihan</w:t>
+                <w:t xml:space="preserve">Micropillar compression study of Fe-irradiated 304L steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Paccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.11.024⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.56-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907536v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of exogenous xenon atoms on the evolution kinetics of extended defects in polycrystalline UO$_2$ using in situ TEM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Palancher</w:t>
+                <w:t xml:space="preserve">Impact of in situ nanomechanics on physical metallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kirchlechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Polatidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schwaiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.10.025⟩</w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (06), pp.465-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2019.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983000v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects on intergranular crack growth mechanisms in ultrathin nanocrystalline gold free-standing films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Micropillar compression study of hardening in Fe-irradiated 304L steel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Paccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.10.004⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.56-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984061v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05506225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of power module source metal degradation during electro-thermal aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Weber</w:t>
+                <w:t xml:space="preserve">Evolution of the nanoporous microstructure of sintered Ag at high temperature using in-situ X-ray nanotomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Milhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Nait- Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tandiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. van Campen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156, pp.310-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575130v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-coupled grain-boundary migration dependence on normal strain/stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Legros</w:t>
+                <w:t xml:space="preserve">Spatial distribution of structural defects in Cz-seeded directionally solidified silicon ingots: An etch pit study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lantreibecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Plassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Monchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Pihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033605⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 483, pp.183 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726446v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanisms in submicron Be wires</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of exogenous xenon atoms on the evolution kinetics of extended defects in polycrystalline UO$_2$ using in situ TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/jmr.2017.327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 512, pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789433v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full characterization of dislocations in ion-irradiated polycrystalline UO$_2$</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size effects on intergranular crack growth mechanisms in ultrathin nanocrystalline gold free-standing films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Hosseinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.07.043⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584641v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of extended defects in polycrystalline Au-irradiated UO2 using in situ TEM: Temperature and fluence effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Palancher</w:t>
+                <w:t xml:space="preserve">Mechanisms of power module source metal degradation during electro-thermal aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Ruffilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Berkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.10.011⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.507 - 511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01389524v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of extended defects in polycrystalline UO2 under heavy ion irradiation: Combined TEM, XRD and Raman study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear-coupled grain-boundary migration dependence on normal strain/stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.091⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.033605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01729241v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Dislocations in Synthetic Chemically Vapor Deposited Diamond Single Crystals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deformation mechanisms in submicron Be wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (24), pp.4616 - 4625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2017.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456077v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disconnections kinks and competing modes in shear-coupled grain boundary migration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Full characterization of dislocations in ion-irradiated polycrystalline UO$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Léchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 494, pp.252-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729242v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “In situ TEM study of twin boundary migration in sub-micron Be fibers” [Acta Mater. 96 (2015) 57–65]</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of extended defects in polycrystalline Au-irradiated UO2 using in situ TEM: Temperature and fluence effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.02.055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 482, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729240v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01389524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and observing viscoplasticity at the nanoscale: Highly localized deformation mechanisms in ultrathin nanocrystalline gold films</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of extended defects in polycrystalline UO2 under heavy ion irradiation: Combined TEM, XRD and Raman study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nr00710d⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374, pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729243v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth investigation of metallization aging in power MOSFETs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y Weber</w:t>
+                <w:t xml:space="preserve">Identification of Dislocations in Synthetic Chemically Vapor Deposited Diamond Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lantreibecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.036⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (5), pp.2741-2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700466v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative grain growth and rotation probed by in-situ TEM straining and orientation mapping in small grained Al thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Disconnections kinks and competing modes in shear-coupled grain boundary migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.11.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.024109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01729245v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ TEM study of twin boundary migration in sub-micron Be fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “In situ TEM study of twin boundary migration in sub-micron Be fibers” [Acta Mater. 96 (2015) 57–65]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ensslen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliver Kraft</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 109, pp.406-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274118v2</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and Effective Spring Constant of Liquid Interfaces Probed at the Nanometer Scale: Finite Size Effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying and observing viscoplasticity at the nanoscale: Highly localized deformation mechanisms in ultrathin nanocrystalline gold films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Hosseinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier N. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02607⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (17), pp.9234-9244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nr00710d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715938v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ TEM nanomechanics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-depth investigation of metallization aging in power MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Ruffilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Berkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/mrs.2014.306⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, SI:Proceedings of ESREF 2015, 55 (9-10), pp.1966-1970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729246v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of dislocation densities in single crystal CVD diamond by using self-assembled metallic masks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantitative grain growth and rotation probed by in-situ TEM straining and orientation mapping in small grained Al thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.06.012⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729247v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discerning size effect strengthening in ultrafine-grained Mg thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">In situ TEM study of twin boundary migration in sub-micron Be fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K.J. Hemker</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ensslen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Kraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.10.016⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01729250v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of crystal/amorphous interfacial dislocations during in situ TEM nanoindentation of an Al thin film on Si</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shape and Effective Spring Constant of Liquid Interfaces Probed at the Nanometer Scale: Finite Size Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupré de Baubigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fabié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.10.003⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (36), pp.9790-9798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01729248v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal mechanisms of Al metallization ageing in power MOSFET devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In situ TEM nanomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mazeaud</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Minor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.06.010⟩</w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (1), pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2014.306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01729249v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ mechanical TEM: Seeing and measuring under stress with electrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reduction of dislocation densities in single crystal CVD diamond by using self-assembled metallic masks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Naamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doppelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2014.02.002⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729251v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of disconnections in deformation-coupled grain boundary migration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Discerning size effect strengthening in ultrafine-grained Mg thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Sharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Hemker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.062⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729252v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and intragranular plasticity mechanisms in ultrafine-grained Al thin films : an in situ TEM study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Absorption of crystal/amorphous interfacial dislocations during in situ TEM nanoindentation of an Al thin film on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.051⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.44-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795948v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary Mechanisms of Shear-Coupled Grain Boundary Migration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
+                <w:t xml:space="preserve">Universal mechanisms of Al metallization ageing in power MOSFET devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Levade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mazeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265507⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (11), pp.2432-2439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079383v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of grain boundary dislocation step motion associated to shear-coupled grain boundary migration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Molodov</w:t>
+                <w:t xml:space="preserve">In situ mechanical TEM: Seeing and measuring under stress with electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2012.760760⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2-3), pp.224-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079386v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale simulation of screw dislocation/coherent twin boundary interaction in Al, Au, Cu and Ni</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The role of disconnections in deformation-coupled grain boundary migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lartigue-Korinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 59 (4), pp.1456-1463. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.11.007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 77, pp.223-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633958v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of H-bar cross-sectional specimen for in situ TEM straining experiments: a FIB-based method applied to a nitrided Ti-6Al-4V alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inter- and intragranular plasticity mechanisms in ultrafine-grained Al thin films : an in situ TEM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Raskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.10.025⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864910v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain morphology of Cu damascene lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Legros</w:t>
+                <w:t xml:space="preserve">Elementary Mechanisms of Shear-Coupled Grain Boundary Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.05.033⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00528039v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern size dependence of grain growth in Cu interconnects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of grain boundary dislocation step motion associated to shear-coupled grain boundary migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Rajabzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molodov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.07.017⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (10-12), pp.1299-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2012.760760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00532978v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of single crystalline silicon: Mechanical behaviour and TEM observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Atomic-scale simulation of screw dislocation/coherent twin boundary interaction in Al, Au, Cu and Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amand George</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rodney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.10.200⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (4), pp.1456-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741996v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipe diffusion ripening of Si precipitates in Al-0.5%Cu-1%Si thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Preparation of H-bar cross-sectional specimen for in situ TEM straining experiments: a FIB-based method applied to a nitrided Ti-6Al-4V alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Castany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430500228374⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528 (3), pp.1367-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513555v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grain morphology of Cu damascene lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brandstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maitrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.383-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pattern size dependence of grain growth in Cu interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brandstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maitrejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (10), pp.965-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatigue of single crystalline silicon: Mechanical behaviour and TEM observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amand George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 483-484, pp.353 - 364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.10.200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pipe diffusion ripening of Si precipitates in Al-0.5%Cu-1%Si thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkhiri Kaouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Dehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (30), pp.3541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430500228374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Some applications of nanometer scale structures for current and future X-ray space research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abdali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frederiksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hornstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (9), pp.1599-1612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp3:1994227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00249210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7566,1109 +8024,1109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ TEM investigation of thermomechanical fatigue of thick copper metallizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Wanjiku Karanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Reisinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legros Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of oxygen content on the sub-grain nanoindentation response in titanium affected by high temperature oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Dziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Rate Effect on Strain Localization in Alloy 718 Ni-Based Superalloy at Intermediate Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rephayah Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Stinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superalloys 2024 - 15th International Symposium on Superalloys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Seven Springs, United States. pp.278-286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiny but mighty: Size effects on the strength of metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subgrains, micro-twins and dislocations characterization in monolike Si using TEM and in-situ TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lantreibecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Monchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Defects In Semiconductors 2016 (EDS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Les Issambres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du vieillissement de la métallisation d'un MOSFET par la distribution du potentiel de source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Ruffilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring grain boundary response to a mechanical stress in small grained metals by in-situ transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Raskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Conference on Intergranular and Interphase Boundaries in Materials, IIB 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Halkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu grain growth in damascene narrow trenches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maitrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kaouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress Induced phenomenan in Metallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISTAL: Contrôle de la Résistivité des Interconnexions: maîtrise de la micro-Structure du métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maitrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nanosciences &amp; Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8678,275 +9136,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale investigation of an ancient Al-Cu-Mg-Si alloy collected on a German WWII aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hutchison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Hungria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zupan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métallurgie - Quel avenir!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of plastic strain in Alloy 718 using Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Stinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8956,161 +9414,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminum metallization and wire bonding aging in power MOSFET modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Ruffilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId324"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9257,51 +9715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05268655v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114669" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09800-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengxu Song" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Duong Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishan Govind" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Berta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Dus&#225;n Isp&#225;novity" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01739-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04457558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04664076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Black" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146927" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larranaga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118877" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hau&#353;ild" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav &#268;ech" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Karl&#237;k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Nohava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13091385" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Oliveros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dlouhy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sandfeld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.06322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04523326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fraczkiewicz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118394" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karanja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandelero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114647" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Rajabzadeh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.52" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114251" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Happy N'Tsouaglo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier J Milhet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Signor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202100583" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124955" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.123606" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Onofri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paccou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151880" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060601" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370198v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus K&#252;hbach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Breen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355130v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.07.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6M0LZ7P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirchlechner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polatidis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwaiger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2019.124" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Milhet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait- Ali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tandiang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Campen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lantreibecq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plassat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Pihan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.11.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Hosseinian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Gupta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575130v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruffilli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Weber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.086" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033605" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.327" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G39QP67-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729241v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.091" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M426PK82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456077v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00053" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729242v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024109" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729240v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ensslen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraft" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.02.055" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14PB4LFT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729243v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N. Pierron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr00710d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700466v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Weber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.036" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729245v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.11.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LX1GJFB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274118v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kraft" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupr&#233; de Baubigny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabi&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02607" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729246v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Minor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.306" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naamoun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doppelt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gicquel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.06.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPM0Z3R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sharon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Hemker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.10.016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN32XL9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.10.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N160VK7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729249v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Levade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazeaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.06.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N9HBT7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729251v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.02.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q5M8T2R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729252v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.062" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNWV7MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795948v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulombier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raskin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.051" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRP6X5K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079383v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265507" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molodov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.760760" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodney" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.11.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9BPQS4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864910v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castany" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.10.025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528039v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandstetter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNTDBSJX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532978v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.07.017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSGK0THN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741996v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand George" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.200" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S3G3XS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhiri Kaouache" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500228374" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249210v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christensen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdali" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frederiksen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hornstrup" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rasmussen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994227" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369188v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Wanjiku Karanja" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Moser" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reisinger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legros Marc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687615v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rephayah Black" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_26" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777176" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571054v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pihan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361625v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878474v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370064v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaouache" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214190v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145984v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchison" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zupan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676240v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491384v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karanja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115836" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05268655v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114669" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jscg-l5yp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09800-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengxu Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Duong Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishan Govind" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Berta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Dus&#225;n Isp&#225;novity" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120455" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01739-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04457558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119759" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04664076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Black" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146927" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hau&#353;ild" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav &#268;ech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Karl&#237;k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Nohava" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13091385" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larranaga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118877" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Oliveros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dlouhy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sandfeld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.06322" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04523326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fraczkiewicz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118394" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandelero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114647" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Rajabzadeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.52" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114251" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124955" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Happy N'Tsouaglo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier J Milhet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Signor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202100583" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.123606" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Onofri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paccou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151880" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus K&#252;hbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Breen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.07.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6M0LZ7P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirchlechner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polatidis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwaiger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2019.124" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05506225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tanguy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Milhet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait- Ali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tandiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Campen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907536v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lantreibecq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plassat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Pihan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.11.024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Hosseinian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Gupta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruffilli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Weber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726446v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033605" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.327" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.043" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G39QP67-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.091" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M426PK82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456077v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00053" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024109" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ensslen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraft" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.02.055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14PB4LFT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729243v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N. Pierron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr00710d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700466v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Weber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.11.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LX1GJFB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274118v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kraft" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupr&#233; de Baubigny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabi&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02607" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Minor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.306" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729247v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naamoun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doppelt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gicquel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.06.012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPM0Z3R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sharon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Hemker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.10.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN32XL9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729248v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.10.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N160VK7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729249v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Levade" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazeaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.06.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N9HBT7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729251v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.02.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q5M8T2R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729252v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.062" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNWV7MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795948v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulombier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raskin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.051" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRP6X5K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079383v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265507" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079386v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molodov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.760760" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633958v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassagne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodney" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.11.007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9BPQS4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864910v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castany" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.10.025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandstetter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNTDBSJX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532978v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.07.017" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSGK0THN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741996v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand George" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.200" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S3G3XS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513555v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhiri Kaouache" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500228374" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christensen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdali" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frederiksen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hornstrup" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rasmussen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994227" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369188v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Wanjiku Karanja" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Moser" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reisinger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legros Marc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687615v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rephayah Black" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_26" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729244v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777176" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571054v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pihan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361625v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878474v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370064v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaouache" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214190v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145984v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchison" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zupan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676240v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>