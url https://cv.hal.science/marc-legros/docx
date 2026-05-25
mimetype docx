--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -837,295 +837,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization in the Alloy 718 Ni-based superalloy: From room temperature to 650 °C</w:t>
+                <w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Milanese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malo Jullien</w:t>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Genee</w:t>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+                <w:t xml:space="preserve">Ayyoub Dziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119759⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 216, pp.114244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457558v1</w:t>
+                <w:t xml:space="preserve">hal-04677547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in elastic and hardness anisotropy of titanium with oxygen uptake due to high temperature oxidation: A multimodal framework using high speed nanoindentation mapping</w:t>
+                <w:t xml:space="preserve">Strain localization in the Alloy 718 Ni-based superalloy: From room temperature to 650 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
+                <w:t xml:space="preserve">Julien Milanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayyoub Dziri</w:t>
+                <w:t xml:space="preserve">Julien Genee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 216, pp.114244. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.119759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677547v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain size effect on strain localization, slip-grain boundary interaction and damage in the Alloy 718 Ni-based superalloy at 650 °C</w:t>
               </w:r>
@@ -1574,51 +1574,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Sandfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning: Science and Technology</w:t>
+              <w:t xml:space="preserve">Machine Learning : Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2307.06322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
@@ -2014,265 +2014,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of heat treatment on the lifetime of wire-bonded power modules</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orientation-related twinning and dislocation glide in a Cantor High Entropy Alloy at room and cryogenic temperature studied by in situ TEM straining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Oliveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Dlouhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengxu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, pp.114251. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 272, pp.124955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.124955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456270v1</w:t>
+                <w:t xml:space="preserve">hal-03323290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation-related twinning and dislocation glide in a Cantor High Entropy Alloy at room and cryogenic temperature studied by in situ TEM straining</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of heat treatment on the lifetime of wire-bonded power modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brandelero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 272, pp.124955. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.114251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.124955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323290v1</w:t>
+                <w:t xml:space="preserve">hal-03456270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t>
               </w:r>
@@ -2888,412 +2888,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation-assisted stress corrosion cracking susceptibility and mechanical properties related to irradiation-induced microstructures of 304L austenitic stainless steel</w:t>
+                <w:t xml:space="preserve">3D nanostructural characterisation of grain boundaries in atom probe data utilising machine learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Paccou</w:t>
+                <w:t xml:space="preserve">Ye Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Tanguy</w:t>
+                <w:t xml:space="preserve">Zirong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kühbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Breen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151880⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (11), pp.e0225041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355114v1</w:t>
+                <w:t xml:space="preserve">hal-02370198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous disconnection nucleation mechanisms during grain boundary migration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Legros</w:t>
+                <w:t xml:space="preserve">Irradiation-assisted stress corrosion cracking susceptibility and mechanical properties related to irradiation-induced microstructures of 304L austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Paccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 528, pp.151880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02117724v1</w:t>
+                <w:t xml:space="preserve">hal-02355114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D nanostructural characterisation of grain boundaries in atom probe data utilising machine learning methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Markus Kühbach</w:t>
+                <w:t xml:space="preserve">Heterogeneous disconnection nucleation mechanisms during grain boundary migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Breen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (11), pp.e0225041. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370198v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropillar compression study of Fe-irradiated 304L steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Paccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3486,51 +3486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropillar compression study of hardening in Fe-irradiated 304L steel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Paccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4724,411 +4724,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01389524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of extended defects in polycrystalline UO2 under heavy ion irradiation: Combined TEM, XRD and Raman study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disconnections kinks and competing modes in shear-coupled grain boundary migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.091⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), pp.024109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729241v1</w:t>
+                <w:t xml:space="preserve">hal-01729242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Dislocations in Synthetic Chemically Vapor Deposited Diamond Single Crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Legros</w:t>
+                <w:t xml:space="preserve">Evolution of extended defects in polycrystalline UO2 under heavy ion irradiation: Combined TEM, XRD and Raman study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Onofri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00053⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374, pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456077v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disconnections kinks and competing modes in shear-coupled grain boundary migration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+                <w:t xml:space="preserve">Identification of Dislocations in Synthetic Chemically Vapor Deposited Diamond Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lantreibecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (2), pp.024109. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (5), pp.2741-2746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729242v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “In situ TEM study of twin boundary migration in sub-micron Be fibers” [Acta Mater. 96 (2015) 57–65]</w:t>
               </w:r>
@@ -5952,51 +5952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of dislocation densities in single crystal CVD diamond by using self-assembled metallic masks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doppelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,504 +6079,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discerning size effect strengthening in ultrafine-grained Mg thin films</w:t>
+                <w:t xml:space="preserve">Absorption of crystal/amorphous interfacial dislocations during in situ TEM nanoindentation of an Al thin film on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Sharon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.J. Hemker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 75, pp.10-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.10.016⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 74, pp.44-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729250v1</w:t>
+                <w:t xml:space="preserve">hal-01729248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of crystal/amorphous interfacial dislocations during in situ TEM nanoindentation of an Al thin film on Si</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discerning size effect strengthening in ultrafine-grained Mg thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Sharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludvig de Knoop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Legros</w:t>
+                <w:t xml:space="preserve">K.J. Hemker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 74, pp.44-47. </w:t>
+              <w:t xml:space="preserve">, 2014, 75, pp.10-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729248v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal mechanisms of Al metallization ageing in power MOSFET devices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ mechanical TEM: Seeing and measuring under stress with electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mazeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.06.010⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2-3), pp.224-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729249v1</w:t>
+                <w:t xml:space="preserve">hal-01729251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ mechanical TEM: Seeing and measuring under stress with electrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal mechanisms of Al metallization ageing in power MOSFET devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Levade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mazeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (2-3), pp.224-240. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (11), pp.2432-2439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2014.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729251v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of disconnections in deformation-coupled grain boundary migration</w:t>
               </w:r>
@@ -8159,77 +8159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of oxygen content on the sub-grain nanoindentation response in titanium affected by high temperature oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Dziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9715,51 +9715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karanja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115836" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05268655v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114669" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jscg-l5yp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09800-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengxu Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Duong Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishan Govind" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Berta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Dus&#225;n Isp&#225;novity" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120455" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01739-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04457558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119759" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04664076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Black" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146927" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hau&#353;ild" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav &#268;ech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Karl&#237;k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Nohava" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13091385" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larranaga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118877" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Oliveros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dlouhy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sandfeld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.06322" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04523326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fraczkiewicz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118394" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandelero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114647" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Rajabzadeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.52" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114251" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124955" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Happy N'Tsouaglo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier J Milhet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Signor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202100583" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.123606" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Onofri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paccou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151880" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus K&#252;hbach" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Breen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.07.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6M0LZ7P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirchlechner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polatidis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwaiger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2019.124" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05506225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tanguy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Milhet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait- Ali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tandiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Campen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907536v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lantreibecq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plassat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Pihan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.11.024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Hosseinian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Gupta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruffilli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Weber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726446v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033605" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.327" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.043" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G39QP67-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.091" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M426PK82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456077v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00053" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024109" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ensslen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraft" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.02.055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14PB4LFT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729243v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N. Pierron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr00710d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700466v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Weber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.11.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LX1GJFB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274118v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kraft" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupr&#233; de Baubigny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabi&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02607" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Minor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.306" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729247v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naamoun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doppelt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gicquel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.06.012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPM0Z3R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sharon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Hemker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.10.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN32XL9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729248v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.10.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N160VK7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729249v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Levade" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazeaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.06.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N9HBT7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729251v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.02.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q5M8T2R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729252v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.062" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNWV7MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795948v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulombier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raskin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.051" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRP6X5K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079383v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265507" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079386v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molodov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.760760" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633958v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassagne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodney" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.11.007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9BPQS4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864910v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castany" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.10.025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandstetter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNTDBSJX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532978v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.07.017" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSGK0THN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741996v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand George" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.200" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S3G3XS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513555v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhiri Kaouache" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500228374" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christensen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdali" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frederiksen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hornstrup" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rasmussen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994227" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369188v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Wanjiku Karanja" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Moser" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reisinger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legros Marc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687615v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rephayah Black" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_26" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729244v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777176" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571054v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pihan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361625v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878474v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370064v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaouache" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214190v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145984v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchison" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zupan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676240v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karanja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115836" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05268655v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114669" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jscg-l5yp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09800-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengxu Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Duong Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishan Govind" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Berta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Dus&#225;n Isp&#225;novity" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120455" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01739-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04677547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114244" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04457558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Milanese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119759" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04664076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Black" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146927" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hau&#353;ild" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav &#268;ech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Karl&#237;k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Nohava" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13091385" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larranaga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118877" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Oliveros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dlouhy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sandfeld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.06322" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04523326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fraczkiewicz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118394" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandelero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114647" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385055v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Rajabzadeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.52" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124955" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114251" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Happy N'Tsouaglo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier J Milhet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Signor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202100583" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.123606" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Onofri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus K&#252;hbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Breen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355114v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paccou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151880" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060601" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.07.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6M0LZ7P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355126v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kacher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirchlechner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polatidis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schwaiger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2019.124" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05506225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tanguy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Milhet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait- Ali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tandiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Campen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907536v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lantreibecq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plassat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Monchoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Pihan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.11.024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Hosseinian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Gupta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruffilli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Weber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.086" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726446v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033605" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.327" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.043" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.10.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G39QP67-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729242v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024109" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729241v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.091" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M426PK82-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ouisse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00053" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ensslen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraft" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.02.055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14PB4LFT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729243v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N. Pierron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr00710d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700466v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Weber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.11.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LX1GJFB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274118v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kraft" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupr&#233; de Baubigny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabi&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02607" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Minor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.306" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729247v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naamoun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doppelt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gicquel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.06.012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKPM0Z3R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729248v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.10.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N160VK7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729250v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sharon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Hemker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.10.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN32XL9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.02.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q5M8T2R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729249v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Levade" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazeaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.06.010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N9HBT7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729252v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.062" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNWV7MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795948v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulombier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raskin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.051" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRP6X5K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079383v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265507" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079386v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molodov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.760760" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633958v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassagne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodney" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.11.007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9BPQS4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864910v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castany" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.10.025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528039v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandstetter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.05.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNTDBSJX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532978v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.07.017" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSGK0THN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741996v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand George" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.200" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S3G3XS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513555v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkhiri Kaouache" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gergaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500228374" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249210v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christensen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdali" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frederiksen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hornstrup" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rasmussen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994227" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369188v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Wanjiku Karanja" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Moser" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reisinger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legros Marc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04687615v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rephayah Black" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_26" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729244v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777176" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571054v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pihan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361625v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878474v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370064v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaouache" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214190v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145984v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchison" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zupan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676240v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491384v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>