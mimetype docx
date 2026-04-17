--- v0 (2026-03-23)
+++ v1 (2026-04-17)
@@ -66,3058 +66,2933 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural studies : le paradigme hallien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130ei⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les luttes convergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Defiant communities”? The UK trade union community agenda in historical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.17-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Royaume en grève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un syndicalisme de mouvement social ? Les syndicats britanniques et les mobilisations contre l’austérité depuis la crise de 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.169-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.3121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'&amp;quot;hiver du mécontentement&amp;quot; de 1978-1979 :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.47-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The « Winter of Discontent » of 1978-79 : Political Myth and Internal Crisis of the Labour Movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (hors-série), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.1683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syndicalisme britannique à l’heure de l’austérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109 (1), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rint.2017.1600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syndicalisme britannique à l'heure de l'austérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.117-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crisis ? What crisis ? Discours de crise et critique du consensus en Grande-Bretagne (1964-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (2), s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyens ou syndicalistes ? Conceptions antagonistes de la citoyenneté dans les débats sur la régulation du monde du travail (1968-1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (1), s.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches expérientielles du fait minoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Clochec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Trégan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.7-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches expérientielles du fait minoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Clochec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Trégan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'Expérience minoritaire, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La question animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Goldblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, HS 15, pp.107-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La question animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (Hors-série), pp.107-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpreting Thatcherism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.163-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governance as a paradigm for industrial relations reform and labour politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.113-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Calveiro: la violence et la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (Hors-série), pp.11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la violence politique, de l'Argentine à l'Europe. Entretien croisé avec Fanny Bugnon, Isabelle Lacroix et Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia La Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tangy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors série (14), pp.73--82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.6004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la violence politique, de l’Argentine à l’Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia La Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tangy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (Hors-série), pp.73-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pickets : from the symbolic condemnation to the outlawing of trade union practices in Britain, 1972-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (1), pp.203-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues minoritaires à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Couffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.209-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation au prisme de l'émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fourton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Éducation : émancipation ?, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues minoritaires à l’école : de la critique de l’aliénation à la resocialisation linguistique. Entretien avec Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 25, pp. 209-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec David Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.215-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The UK strike wave of 2022 in historical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMAncipons les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMMA EA741; rectorat de Montpellier, Apr 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Black Lives Matter au renouveau afro-féministe : voix noires contemporaines aux États-Unis et au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'EMMA axe 3 faire commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470293v1</w:t>
-              </w:r>
-[...2280 lines deleted...]
-                <w:t xml:space="preserve">halshs-01511329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2010-2020, la décennie conservatrice : discours de crise, populisme autoritaire et réalignement des identités politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parti Conservateur au pouvoir : politiques, enjeux et bilan (2010-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Histoire et civilisations, 9782757438817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Hall. Comprendre le tournant autoritaire de la société britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser avec Stuart Hall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dispute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782843033032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoliberalism and the Context of Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neoliberalism in Context : International and Interdisciplinary Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualizing Neoliberalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neoliberalism in Context : International and Interdisciplinary Perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernisation conservatrice et abandon travailliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Bertrand; Cornelius Crowley; Thierry Labica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ici notre défaite a commencé. La grève des mineurs britanniques (1984-1985)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, pp.45-58, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une défaite à l'autre : politiques de crise et crise du travaillisme de 1970 à 1979</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Leydier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Royaume-Uni à l'épreuve de la crise 1970-1979</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.101-119, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was there an Alternative? Economic Science, Political Discourse and the Neoliberal Revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Besson et Véronique Molinari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Using and Abusing Science : Science and Political Discourse from Burke's "French Revolution" to Obama's Science Fair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Newcastle upon Tyne : Cambridge Scholars Publishing, pp.191-212, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3127,509 +3002,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoliberalism in Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-26017-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture, médias, pouvoirs - États-Unis et Europe occidentale - 1945-1991</w:t>
+                <w:t xml:space="preserve">Antisyndicalisme : la vindicte des puissants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Christoph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Remanofsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Coignard</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                <w:t xml:space="preserve">Editions du croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.202, 2019, 9782365121972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03002771v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisyndicalisme : la vindicte des puissants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Culture, médias, pouvoirs - États-Unis et Europe occidentale - 1945-1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Christoph</w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">, pp.202, 2019, 9782365121972</w:t>
+                <w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354146v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03002771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire et introduire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Goldblum-Krause</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Albert</w:t>
-[...36 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">ENS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série, pp.01-228, 2015, Tracés, 9782847886726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hiver du mécontentement de 1978-1979: une bifurcation dans l'histoire des conflits sociaux en Grande-Bretagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Wolikow. MSH de Dijon, pp.587-593, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3639,565 +3514,565 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoliberalism in the Anglophone World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dawes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/angles.544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Expérience minoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Clochec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Chassain</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marine Trégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience minoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clochec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Couffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 252 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire et introduire. Mahmood / Schmitz / Donaldson / Kymlicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, #15, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.6248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation : émancipation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 250 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4207,114 +4082,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire critique de l’« hiver du mécontentement » de 1978-1979- Le mouvement syndical britannique face à la crise du travaillisme, l’extension de la conflictualité sociale et la montée de la nouvelle droite thatchérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Lyon 2, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LYO20061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03596340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4461,51 +4336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04562257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470293v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04976025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130ei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04528880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04528874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526667v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.3121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K9FMHKFK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1683" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2017.1600" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.970" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.779" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tr&#233;gan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Clochec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavergne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tangy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04203022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guilhem Couffignal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04976178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04976358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/penser-avec-stuart-hall/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dawes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04354099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-26017-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26017-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04354146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Christoph" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Remanofsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/578-antisyndicalisme-la-vindicte-des-puissants.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum-Krause" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Albert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-traces-2015-2.htm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04354175v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.544" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6248" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03596340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO20061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04976025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130ei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04528880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04528874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.3121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K9FMHKFK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1683" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2017.1600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.970" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Meur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tr&#233;gan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Clochec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavergne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tangy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04203022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guilhem Couffignal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04562257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04976178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04976358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/penser-avec-stuart-hall/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dawes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04354099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-26017-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26017-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04354146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Christoph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Remanofsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/578-antisyndicalisme-la-vindicte-des-puissants.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum-Krause" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Albert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-traces-2015-2.htm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04354175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.544" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6248" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03596340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO20061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>