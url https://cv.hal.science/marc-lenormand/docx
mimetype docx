--- v1 (2026-04-17)
+++ v2 (2026-05-22)
@@ -66,2369 +66,2369 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The UK strike wave of 2022 in historical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMMAncipons les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMMA EA741; rectorat de Montpellier, Apr 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Black Lives Matter au renouveau afro-féministe : voix noires contemporaines aux États-Unis et au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'EMMA axe 3 faire commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural studies : le paradigme hallien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/130ei⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les luttes convergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Defiant communities”? The UK trade union community agenda in historical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.17-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Royaume en grève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un syndicalisme de mouvement social ? Les syndicats britanniques et les mobilisations contre l’austérité depuis la crise de 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23, pp.169-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.3121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'&amp;quot;hiver du mécontentement&amp;quot; de 1978-1979 :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22, pp.47-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The « Winter of Discontent » of 1978-79 : Political Myth and Internal Crisis of the Labour Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (hors-série), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfcb.1683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndicalisme britannique à l’heure de l’austérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109 (1), pp.117-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/rint.2017.1600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndicalisme britannique à l'heure de l'austérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109, pp.117-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis ? What crisis ? Discours de crise et critique du consensus en Grande-Bretagne (1964-1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (2), s.p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfcb.970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyens ou syndicalistes ? Conceptions antagonistes de la citoyenneté dans les débats sur la régulation du monde du travail (1968-1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (1), s.p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfcb.779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches expérientielles du fait minoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clochec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Trégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30, pp.7-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches expérientielles du fait minoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Clochec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulin Clochec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Trégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, L'Expérience minoritaire, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La question animale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpreting Thatcherism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, HS 15, pp.107-115</w:t>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.163-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002907v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. La question animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (Hors-série), pp.107-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting Thatcherism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. La question animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Goldblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.163-179</w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, HS 15, pp.107-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067624v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance as a paradigm for industrial relations reform and labour politics</w:t>
+                <w:t xml:space="preserve">Pilar Calveiro: la violence et la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, pp.113-124</w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (Hors-série), pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067625v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Calveiro: la violence et la mémoire</w:t>
+                <w:t xml:space="preserve">Governance as a paradigm for industrial relations reform and labour politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (Hors-série), pp.11-16</w:t>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.113-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063128v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la violence politique, de l'Argentine à l'Europe. Entretien croisé avec Fanny Bugnon, Isabelle Lacroix et Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia La Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tangy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Hors série (14), pp.73--82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.6004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la violence politique, de l’Argentine à l’Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia La Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tangy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (Hors-série), pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pickets : from the symbolic condemnation to the outlawing of trade union practices in Britain, 1972-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (1), pp.203-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues minoritaires à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Couffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lespoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25, pp.209-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation au prisme de l'émancipation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chassain</w:t>
+                <w:t xml:space="preserve">Les langues minoritaires à l’école : de la critique de l’aliénation à la resocialisation linguistique. Entretien avec Christian Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Simonin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yan Lespoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Éducation : émancipation ?, 25</w:t>
+              <w:t xml:space="preserve">, 2013, N° 25, pp. 209-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076035v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langues minoritaires à l’école : de la critique de l’aliénation à la resocialisation linguistique. Entretien avec Christian Lagarde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
+                <w:t xml:space="preserve">L'éducation au prisme de l'émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fourton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, N° 25, pp. 209-225</w:t>
+              <w:t xml:space="preserve">, 2013, Éducation : émancipation ?, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203022v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec David Bloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.215-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01511329v1</w:t>
-              </w:r>
-[...181 lines deleted...]
-                <w:t xml:space="preserve">hal-04470293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3103,242 +3103,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisyndicalisme : la vindicte des puissants</w:t>
+                <w:t xml:space="preserve">Culture, médias, pouvoirs - États-Unis et Europe occidentale - 1945-1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Christoph</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Lenormand</w:t>
+                <w:t xml:space="preserve">Tristan Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Remanofsky</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laurent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions du croquant</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.202, 2019, 9782365121972</w:t>
+                <w:t xml:space="preserve">Fabien Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354146v1</w:t>
+                <w:t xml:space="preserve">halshs-03002771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture, médias, pouvoirs - États-Unis et Europe occidentale - 1945-1991</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antisyndicalisme : la vindicte des puissants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Christoph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Remanofsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.202, 2019, 9782365121972</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martin</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-03002771v1</w:t>
+                <w:t xml:space="preserve">hal-04354146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire et introduire</w:t>
               </w:r>
@@ -3619,103 +3619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Expérience minoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Clochec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Trégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3753,90 +3753,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience minoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clochec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Couffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 252 p., 2016</w:t>
@@ -3865,51 +3865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire et introduire. Mahmood / Schmitz / Donaldson / Kymlicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Goldblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4336,51 +4336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04976025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130ei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04528880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04528874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.3121" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K9FMHKFK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1683" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2017.1600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.970" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Meur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tr&#233;gan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Clochec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavergne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tangy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04203022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guilhem Couffignal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04562257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04976178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04976358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/penser-avec-stuart-hall/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dawes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04354099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-26017-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26017-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04354146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Christoph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Remanofsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/578-antisyndicalisme-la-vindicte-des-puissants.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum-Krause" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Albert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-traces-2015-2.htm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04354175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.544" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6248" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03596340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO20061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04562257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470293v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04976025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130ei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04528880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04528874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526667v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.3121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K9FMHKFK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.1683" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04526764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2017.1600" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.970" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.779" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clochec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tr&#233;gan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Clochec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tangy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lespoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04203022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guilhem Couffignal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.227" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04976178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04976358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/penser-avec-stuart-hall/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dawes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04354099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-26017-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26017-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04354146v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Christoph" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Remanofsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/sociologie/578-antisyndicalisme-la-vindicte-des-puissants.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Goldblum-Krause" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Albert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-traces-2015-2.htm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04354175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.544" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6248" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03596340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO20061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>