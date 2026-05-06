--- v0 (2026-03-04)
+++ v1 (2026-05-06)
@@ -2311,825 +2311,1075 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholder learning in transdisciplinary research: application in the mangrove fisheries in Madagascar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Effects of Transdisciplinary Research in the Context of Marine and Coastal Social-Ecological Systems. Preliminary insights from a systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liantsoa Randrianasolo</w:t>
+                <w:t xml:space="preserve">Marjan Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deutz Zafimamatrapehy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Queste</w:t>
+                <w:t xml:space="preserve">Rachel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Transdisciplinarity: Co-evaluating the status quo and co-designing the way forward</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Ocean and Society, Feb 2026, Kiel, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462678v1</w:t>
+                <w:t xml:space="preserve">hal-05554667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of a national participatory scheme for the co-management of the mangrove crab fishery in Madagascar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Impacts of Transdisciplinary Research - A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liantsoa Randrianasolo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome Queste</w:t>
+                <w:t xml:space="preserve">Marjan Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Marine Socio-Ecological Systems Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PICES/ICES, Jun 2024, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Methods for the long-term evaluation of COllaborative REsearch approaches and their impacts on the management of marine Social-EcologicAl Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627686v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish2Sustainability: An international initiative for better understanding small-scale fisheries contributions to the sustainable development goals (SDG)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stakeholder learning in transdisciplinary research: application in the mangrove fisheries in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Razafimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liantsoa Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deutz Zafimamatrapehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Queste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Small-scale Fisheries Congress (WSFC) Africa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363807v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing small-scale fisheries confronted with socio-economic changes in New Caledonia (South Pacific)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the performance of a national participatory scheme for the co-management of the mangrove crab fishery in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Razafimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liantsoa Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasina Rabemananjara Zo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Queste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIFET 2010, Biennial Conference of the International Institute of Fisheries Economics and Trade. 15, 2010-07-13/2010-07-16, Montpellier, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd Marine Socio-Ecological Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PICES/ICES, Jun 2024, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03072484v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques questions adressées au droit par la gestion des ressources lagonaires dans la zone Vook, Koohnê, Pwëbuu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+                <w:t xml:space="preserve">Fish2Sustainability: An international initiative for better understanding small-scale fisheries contributions to the sustainable development goals (SDG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chuenpagdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leopold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque l'intégration de la coutume dans l'élaboration de la norme environnementale (Projet COGERON), Nouméa, Nouvelle Calédonie, 26-28 octobre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nouméa, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">World Small-scale Fisheries Congress (WSFC) Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03074714v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a co-management of the lagoon and coastal resources in New Caledonia ?</w:t>
+                <w:t xml:space="preserve">Managing small-scale fisheries confronted with socio-economic changes in New Caledonia (South Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bonmarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Pacific Science Inter-Congress "Pacific Countries and their Ocean : Facing Local and Global Changes", Tahiti, 02-06 mars 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tahiti, France</w:t>
+              <w:t xml:space="preserve">IIFET 2010, Biennial Conference of the International Institute of Fisheries Economics and Trade. 15, 2010-07-13/2010-07-16, Montpellier, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875892v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward a co-management of the lagoon and coastal resources in New Caledonia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Pacific Science Inter-Congress "Pacific Countries and their Ocean : Facing Local and Global Changes", Tahiti, 02-06 mars 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tahiti, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques questions adressées au droit par la gestion des ressources lagonaires dans la zone Vook, Koohnê, Pwëbuu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque l'intégration de la coutume dans l'élaboration de la norme environnementale (Projet COGERON), Nouméa, Nouvelle Calédonie, 26-28 octobre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nouméa, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participation, usages, appropriation : la gestion des ressources marines côtières dans la région de Koné (province Nord, Nouvelle-Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3137,88 +3387,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Pacific Science Intercongress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère Délégué à la Recherche et aux Nouvelles Technologies. FRA.; Ministère des Affaires Etrangères. FRA.; Pacific Science Association. USA., Mar 2009, Papeete, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3228,163 +3478,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding the Contributions of Small-Scale Fisheries to the Sustainable Development Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Razanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravaka Randrianandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shehu Akintola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Nice, France. 2025, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3394,158 +3635,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la biodiversité des récifs coralliens : l’évaluation économique comme outil d’une gouvernance multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamatoa Bambridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Failler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Glowczewski; Marie Salaün; Laurent Dousset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud, terrain questions et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacific-credo Publications, pp.291-312, 2014, 978-2-9537485-2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3555,147 +3796,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet COGERON 2008–2010; Organiser la Cogestion des Récifs et lagons à forte valeur patrimoniale en Nouvelle-Calédonie; Quel avenir pour la pêche dans le lagon de Vook - Koohnê - Pwëëbuu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccharie Moenteapo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillemenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD - Institut de recherche pour le developpement. 2009, http://cogeron.ird.nc/files/8713/4370/7601/COGERON_livret_public_nov2009.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3705,114 +3946,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la performance de la gouvernance des petites pêcheries du Pacifique Sud par une démarche de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Bretagne occidentale - Brest, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018BRES0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01900661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3959,51 +4200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05497936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Razafimalala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Hasina Rabemananjara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2026.107048" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jubrice Anissa Volanandiana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ponton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahazosoa Elis&#233; Marcel Fiadanamiarinjato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d17070495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Herinirina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette T.E Volandrae" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Randriatsara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Michel Randriatsara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ranaivoson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107321" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-04957-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Charles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Fricke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Mahafina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henitsoa Jaonalison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Hood" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00306" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rocklin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst204" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97PG3W16-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.02.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7HDR50S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Cornuet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonmarchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13297" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beliaeff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liantsoa Randrianasolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deutz Zafimamatrapehy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-572" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rabemananjara Zo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chuenpagdee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lasseigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875892v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1364" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01342961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Failler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cornuet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccharie Moenteapo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemenot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01900661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0031" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05497936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Razafimalala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Hasina Rabemananjara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2026.107048" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jubrice Anissa Volanandiana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ponton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahazosoa Elis&#233; Marcel Fiadanamiarinjato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d17070495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Herinirina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette T.E Volandrae" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Randriatsara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Michel Randriatsara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ranaivoson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107321" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-04957-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Charles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Fricke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Mahafina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henitsoa Jaonalison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Hood" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00306" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rocklin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst204" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97PG3W16-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.02.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7HDR50S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Cornuet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonmarchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13297" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beliaeff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liantsoa Randrianasolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deutz Zafimamatrapehy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-572" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rabemananjara Zo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chuenpagdee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lasseigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01342961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilmi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Failler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998801v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cornuet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccharie Moenteapo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01900661v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>