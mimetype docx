--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -109,291 +109,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale fishery patterns reveal challenges and opportunities for coastal management and conservation in Madagascar</w:t>
+                <w:t xml:space="preserve">The hidden side of the co-production of small-scale fishery policy instruments in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustinato Behivoke</w:t>
+                <w:t xml:space="preserve">Nina Razafimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie D’agata</w:t>
+                <w:t xml:space="preserve">Jérôme Queste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+                <w:t xml:space="preserve">Thierry Razanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Zo Hasina Rabemananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roddy M Randriatsara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 39, pp.6. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 186, pp.107048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2025020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2026.107048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512114v1</w:t>
+                <w:t xml:space="preserve">hal-05497936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden side of the co-production of small-scale fishery policy instruments in Madagascar</w:t>
+                <w:t xml:space="preserve">Fine-scale fishery patterns reveal challenges and opportunities for coastal management and conservation in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Razafimalala</w:t>
+                <w:t xml:space="preserve">Faustinato Behivoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Queste</w:t>
+                <w:t xml:space="preserve">Stéphanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Razanakoto</w:t>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zo Hasina Rabemananjara</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Léopold</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roddy M Randriatsara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 186, pp.107048. </w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2026.107048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/alr/2025020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497936v1</w:t>
+                <w:t xml:space="preserve">hal-05512114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a DNA Reference for Madagascar’s Marine Fishes: Expanding the COI Barcode Library and Establishing the First 12S Dataset for eDNA Monitoring</w:t>
               </w:r>
@@ -526,51 +526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework for capturing marine small-scale fisheries' contributions to the sustainable development goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Razanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1045,77 +1045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating fishing effort in small-scale fisheries using GPS tracking data and random forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustinato Behivoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roddy Michel Randriatsara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,51 +1192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of 42 microsatellite loci from the prickly redfish Thelenota ananas (Echinodermata, Stichopodidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1283,51 +1283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of institutional innovation: Crafting co-management in small-scale fisheries through action research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1413,77 +1413,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Fricke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Mahafina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustinato Behivoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henitsoa Jaonalison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (1)</w:t>
@@ -1512,51 +1512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Reconstruction of Total Marine Fisheries Catches for the New Hebrides and the Republic of Vanuatu, 1950–2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1640,320 +1640,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for mapping small-scale coastal fisheries using fishers' knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of fishing on fish assemblages in a coral reef ecosystem: From functional response to potential indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fst204⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.227 - 235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123119v1</w:t>
+                <w:t xml:space="preserve">hal-01210212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fishing on fish assemblages in a coral reef ecosystem: From functional response to potential indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for mapping small-scale coastal fisheries using fishers' knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vigliola</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Rocklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.02.015⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (7), pp.1781-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fst204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01210212v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-based management of near-shore fisheries in Vanuatu: What works?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,51 +2051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion d'un lagon en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,51 +2311,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2390,51 +2390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2470,916 +2470,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impacts of Transdisciplinary Research - A Systematic Literature Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+                <w:t xml:space="preserve">Measuring small-scale fisheries' contributions to the Sustainable Development Goals: An assessment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel E Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Razanakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravaka Randrianandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shehu Akintola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods for the long-term evaluation of COllaborative REsearch approaches and their impacts on the management of marine Social-EcologicAl Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">World SSF Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TBTI Global, Apr 2026, Hua Hin, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547450v1</w:t>
+                <w:t xml:space="preserve">hal-05623319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholder learning in transdisciplinary research: application in the mangrove fisheries in Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Queste</w:t>
+                <w:t xml:space="preserve">Evaluating the Impacts of Transdisciplinary Research - A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods for the long-term evaluation of COllaborative REsearch approaches and their impacts on the management of marine Social-EcologicAl Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/oos2025-572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05462678v1</w:t>
+                <w:t xml:space="preserve">hal-05547450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of a national participatory scheme for the co-management of the mangrove crab fishery in Madagascar</w:t>
+                <w:t xml:space="preserve">Stakeholder learning in transdisciplinary research: application in the mangrove fisheries in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Razafimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liantsoa Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Queste</w:t>
+                <w:t xml:space="preserve">Deutz Zafimamatrapehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Queste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Marine Socio-Ecological Systems Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627686v1</w:t>
+                <w:t xml:space="preserve">hal-05462678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish2Sustainability: An international initiative for better understanding small-scale fisheries contributions to the sustainable development goals (SDG)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the performance of a national participatory scheme for the co-management of the mangrove crab fishery in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Beckensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Razafimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liantsoa Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasina Rabemananjara Zo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Queste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Small-scale Fisheries Congress (WSFC) Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">2nd Marine Socio-Ecological Systems Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PICES/ICES, Jun 2024, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363807v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing small-scale fisheries confronted with socio-economic changes in New Caledonia (South Pacific)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillemot</w:t>
+                <w:t xml:space="preserve">Fish2Sustainability: An international initiative for better understanding small-scale fisheries contributions to the sustainable development goals (SDG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratana Chuenpagdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leopold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIFET 2010, Biennial Conference of the International Institute of Fisheries Economics and Trade. 15, 2010-07-13/2010-07-16, Montpellier, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">World Small-scale Fisheries Congress (WSFC) Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03072484v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a co-management of the lagoon and coastal resources in New Caledonia ?</w:t>
+                <w:t xml:space="preserve">Managing small-scale fisheries confronted with socio-economic changes in New Caledonia (South Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bonmarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Pacific Science Inter-Congress "Pacific Countries and their Ocean : Facing Local and Global Changes", Tahiti, 02-06 mars 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tahiti, France</w:t>
+              <w:t xml:space="preserve">IIFET 2010, Biennial Conference of the International Institute of Fisheries Economics and Trade. 15, 2010-07-13/2010-07-16, Montpellier, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875892v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques questions adressées au droit par la gestion des ressources lagonaires dans la zone Vook, Koohnê, Pwëbuu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a co-management of the lagoon and coastal resources in New Caledonia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque l'intégration de la coutume dans l'élaboration de la norme environnementale (Projet COGERON), Nouméa, Nouvelle Calédonie, 26-28 octobre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nouméa, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">11th Pacific Science Inter-Congress "Pacific Countries and their Ocean : Facing Local and Global Changes", Tahiti, 02-06 mars 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tahiti, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03074714v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques questions adressées au droit par la gestion des ressources lagonaires dans la zone Vook, Koohnê, Pwëbuu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lasseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque l'intégration de la coutume dans l'élaboration de la norme environnementale (Projet COGERON), Nouméa, Nouvelle Calédonie, 26-28 octobre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nouméa, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participation, usages, appropriation : la gestion des ressources marines côtières dans la région de Koné (province Nord, Nouvelle-Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3387,88 +3512,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lasseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Pacific Science Intercongress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère Délégué à la Recherche et aux Nouvelles Technologies. FRA.; Ministère des Affaires Etrangères. FRA.; Pacific Science Association. USA., Mar 2009, Papeete, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3478,154 +3603,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding the Contributions of Small-Scale Fisheries to the Sustainable Development Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Razanakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravaka Randrianandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shehu Akintola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3635,158 +3760,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la biodiversité des récifs coralliens : l’évaluation économique comme outil d’une gouvernance multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamatoa Bambridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Failler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Glowczewski; Marie Salaün; Laurent Dousset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences humaines et sociales dans le Pacifique Sud, terrain questions et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pacific-credo Publications, pp.291-312, 2014, 978-2-9537485-2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3796,147 +3921,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet COGERON 2008–2010; Organiser la Cogestion des Récifs et lagons à forte valeur patrimoniale en Nouvelle-Calédonie; Quel avenir pour la pêche dans le lagon de Vook - Koohnê - Pwëëbuu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Moenteapo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillemenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD - Institut de recherche pour le developpement. 2009, http://cogeron.ird.nc/files/8713/4370/7601/COGERON_livret_public_nov2009.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3946,114 +4071,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la performance de la gouvernance des petites pêcheries du Pacifique Sud par une démarche de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léopold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Bretagne occidentale - Brest, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018BRES0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01900661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4200,51 +4325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05497936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Razafimalala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Hasina Rabemananjara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2026.107048" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jubrice Anissa Volanandiana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ponton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahazosoa Elis&#233; Marcel Fiadanamiarinjato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d17070495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Herinirina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette T.E Volandrae" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Randriatsara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Michel Randriatsara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ranaivoson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107321" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-04957-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Charles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Fricke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Mahafina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henitsoa Jaonalison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Hood" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00306" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rocklin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst204" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97PG3W16-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.02.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7HDR50S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Cornuet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonmarchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13297" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beliaeff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liantsoa Randrianasolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deutz Zafimamatrapehy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-572" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rabemananjara Zo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363807v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chuenpagdee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lasseigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01342961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilmi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Failler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998801v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cornuet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccharie Moenteapo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01900661v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05497936v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Razafimalala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Razanakoto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Hasina Rabemananjara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2026.107048" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jubrice Anissa Volanandiana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ponton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahazosoa Elis&#233; Marcel Fiadanamiarinjato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d17070495" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razanakoto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Randrianandrasana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akintola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01470-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Herinirina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette T.E Volandrae" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Randriatsara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2023014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leopold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy Michel Randriatsara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Ranaivoson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107321" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03330897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-04957-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Charles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Fricke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Mahafina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henitsoa Jaonalison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Hood" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00306" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97PG3W16-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rocklin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.02.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7HDR50S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Cornuet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bonmarchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13297" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beliaeff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554667v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Braun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bitoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Bitoun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randrianandrasana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehu Akintola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462678v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liantsoa Randrianasolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deutz Zafimamatrapehy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-572" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rabemananjara Zo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Queste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363807v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratana Chuenpagdee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lasseigne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01342961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilmi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamatoa Bambridge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Failler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cornuet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccharie Moenteapo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemenot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01900661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>