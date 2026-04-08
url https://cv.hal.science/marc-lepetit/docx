--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -700,295 +700,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A localized osmotic stress activates systemic responses to N-limitation in Medicago truncatula-Sinorhizobium symbiotic plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the rhizobium–legume symbiosis by the plant nitrogen demand is tightly integrated at the whole plant level and requires inter-organ systemic signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, pp.1288070. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1288070⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1114840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276739v1</w:t>
+                <w:t xml:space="preserve">hal-04176930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the rhizobium–legume symbiosis by the plant nitrogen demand is tightly integrated at the whole plant level and requires inter-organ systemic signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lepetit</w:t>
+                <w:t xml:space="preserve">A localized osmotic stress activates systemic responses to N-limitation in Medicago truncatula-Sinorhizobium symbiotic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">, 2023, 14, pp.1288070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1114840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1288070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176930v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight in the control of symbiotic nitrogen fixation by carbon supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.1724-1726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1150,593 +1150,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the Rhizobium leguminosarum Species Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic control of nodule formation by plant nitrogen demand requires autoregulation-dependent and independent mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Peter W. Young</w:t>
+                <w:t xml:space="preserve">Marc Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Moeskjær</w:t>
+                <w:t xml:space="preserve">Alicia Karouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Afonin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marta Maluk</w:t>
+                <w:t xml:space="preserve">Martha Nigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12010111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (22), pp.7942-7956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602544v1</w:t>
+                <w:t xml:space="preserve">hal-03596911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHO1 family members transport phosphate from infected nodule cells to bacteroids in Medicago truncatula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien de Bellis</w:t>
+                <w:t xml:space="preserve">Genetic Variation in Host-Specific Competitiveness of the Symbiont Rhizobium leguminosarum Symbiovar viciae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.719987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.719987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274481v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic control of nodule formation by plant nitrogen demand requires autoregulation-dependent and independent mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martha Nigg</w:t>
+                <w:t xml:space="preserve">PHO1 family members transport phosphate from infected nodule cells to bacteroids in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga N T Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Clua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi V Vetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jacques Vuarambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien de Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab374⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (1), pp.196-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596911v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variation in Host-Specific Competitiveness of the Symbiont Rhizobium leguminosarum Symbiovar viciae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Boivin</w:t>
+                <w:t xml:space="preserve">Defining the Rhizobium leguminosarum Species Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter W. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moeskjær</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Afonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Rahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Tancelin</w:t>
+                <w:t xml:space="preserve">Marta Maluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.719987. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.719987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes12010111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176920v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of mature symbiotic nodules to the whole-plant systemic nitrogen signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Pervent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (16), pp.5039-5052. </w:t>
@@ -2222,295 +2222,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and systemic N signaling are involved in Medicago truncatula preference for the most efficient Sinorhizobium symbiotic partners.</w:t>
+                <w:t xml:space="preserve">Analyzing lateral root development: how to move forward.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Laguerre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Heulin-Gotty</w:t>
+                <w:t xml:space="preserve">Ive de Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Brunel</w:t>
+                <w:t xml:space="preserve">Philip J White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Klonowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Quéré</w:t>
+                <w:t xml:space="preserve">a Glyn Bengough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04159.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1), pp.15-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.111.094292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776952v1</w:t>
+                <w:t xml:space="preserve">hal-00776223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing lateral root development: how to move forward.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local and systemic N signaling are involved in Medicago truncatula preference for the most efficient Sinorhizobium symbiotic partners.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a Glyn Bengough</w:t>
+                <w:t xml:space="preserve">Gisèle Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Heulin-Gotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Dupuy</w:t>
+                <w:t xml:space="preserve">Brigitte Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Parizot</w:t>
+                <w:t xml:space="preserve">Agnieszka Klonowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (1), pp.15-20. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 195 (2), pp.437-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.111.094292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04159.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776223v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a dual-affinity nitrate transporter MtNRT1.3 in the model legume Medicago truncatula.</w:t>
               </w:r>
@@ -2758,295 +2758,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Medicago truncatula to nitrogen limitation is modulated via local and systemic nodule developmental responses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Arabidopsis mutants impaired in the systemic regulation of root nitrate uptake by the nitrogen status of the plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+                <w:t xml:space="preserve">El-Sayed El-Kafafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Freixes</w:t>
+                <w:t xml:space="preserve">Alexander Erban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lise Santoni</w:t>
+                <w:t xml:space="preserve">Hans-Michael Hubberten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03103.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153 (3), pp.1250-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.110.157354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507524v1</w:t>
+                <w:t xml:space="preserve">hal-00507517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Arabidopsis mutants impaired in the systemic regulation of root nitrate uptake by the nitrogen status of the plant.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Girin</w:t>
+                <w:t xml:space="preserve">Adaptation of Medicago truncatula to nitrogen limitation is modulated via local and systemic nodule developmental responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Sayed El-Kafafi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Widiez</w:t>
+                <w:t xml:space="preserve">Sandra Freixes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Erban</w:t>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Michael Hubberten</w:t>
+                <w:t xml:space="preserve">Anne Lise Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 153 (3), pp.1250-60. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (3), pp.817-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.110.157354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03103.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507517v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modeling of the integrative response of Medicago truncatula to nitrogen constraints.</w:t>
               </w:r>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3325,90 +3325,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic Signaling of the Plant Nitrogen Status Triggers Specific Transcriptome Responses Depending on the Nitrogen Source in Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Freixes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 146 (4), pp.2020-2035. </w:t>
@@ -3900,51 +3900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (9), pp.2433-2447. </w:t>
@@ -3995,51 +3995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression of the NO3- transporter NRT1.1 and the nitrate reductase NIA1 is repressed in Arabidopsis roots by NO2-, the product of NO3- reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,51 +4220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional regulation of two NO3- uptake systems by N- and C-status of Arabidopsis plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4745,510 +4745,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication-independent cis-acting element of a maize histone gene promoter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les gènes d'histones: un modèle pour l'étude de la régulation de l'expression génique dans les méristèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossitza Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0168-9452(93)90126-K⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 140 (6), pp.591-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.1993.10515640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174478v1</w:t>
+                <w:t xml:space="preserve">hal-04174288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gènes d'histones: un modèle pour l'étude de la régulation de l'expression génique dans les méristèmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclease sensitivity and functional analysis of a maize histone H3 gene promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossitza Atanassova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicole Chaubet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 22 (6), pp.1007-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf00028973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.1993.10515640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04174288v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations that enhance the cap2 null mutant phenotype in Saccharomyces cerevisiae affect the actin cytoskeleton, morphogenesis and pattern of growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Replication-independent cis-acting element of a maize histone gene promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.S. Karpova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.A. Cooper</w:t>
+                <w:t xml:space="preserve">Martine Ehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossitza Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 89 (2), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9452(93)90126-K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701981v1</w:t>
+                <w:t xml:space="preserve">hal-04174478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclease sensitivity and functional analysis of a maize histone H3 gene promoter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brignon</w:t>
+                <w:t xml:space="preserve">Mutations that enhance the cap2 null mutant phenotype in Saccharomyces cerevisiae affect the actin cytoskeleton, morphogenesis and pattern of growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Karpova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Chaubet</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Cooper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 135, pp.693-709</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04174285v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations that enhance the cap2 null mutant phenotype in Saccharomyces cerevisiae affect the actin cytoskeleton, morphogenesis and pattern of growth.</w:t>
               </w:r>
@@ -5351,77 +5351,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plant histone gene promoter can direct both replication-dependent and -independent gene expression in transgenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 231 (2), pp.276-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5609,64 +5609,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An internal standard improves the reliability of transient expression studies in plant protoplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Hahne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6076,51 +6076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60A8F8F7"/>
+    <w:nsid w:val="91F3E38A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6307,51 +6307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-lepetit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0372-5985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symbiphyt.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mah&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tancelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1542763" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Argir&#242;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Su" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1288070" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1114840" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.09.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter W. Young" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moeskj&#230;r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Afonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maluk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12010111" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N T Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Clua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi V Vetal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques Vuarambon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Bellis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Karouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nigg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab374" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.719987" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa221" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherlock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dijon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heulin-Gotty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04159.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776223v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ive de Smet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J White" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Glyn Bengough" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.094292" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Viau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err243" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507524v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Santoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03103.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed El-Kafafi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157354" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98WCPXL7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Hua Lin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Fen Kuo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Canivenc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choun-Sea Lin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.060244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Palenchar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01712.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Remans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.075721" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673157v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#232;ro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Luu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepetit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02177.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.018523" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694816v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domingo Olive" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Filleur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1999.00480.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouannic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantrel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gardies" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580402.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Basset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1996.09020195.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00014968" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F9XHR058-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174478v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ehling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaubet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gigot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(93)90126-K" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7JGVQTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174288v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1993.10515640" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Karpova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cooper" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brignon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00028973" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NZ1T7L1T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karpova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lepetit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cooper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/135.3.693" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174291v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00279801" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VWCK1KVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174296v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henry Weil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Tessier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(91)90073-h" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HHWZRX0K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Hahne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00232611" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S7WPD5LV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967176v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boivin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.09.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pfaff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Groves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-lepetit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0372-5985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symbiphyt.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mah&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tancelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1542763" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Argir&#242;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Su" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1114840" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1288070" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.09.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Karouani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nigg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab374" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.719987" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N T Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Clua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi V Vetal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques Vuarambon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Bellis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter W. Young" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moeskj&#230;r" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Afonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maluk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12010111" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa221" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherlock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dijon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heulin-Gotty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ive de Smet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J White" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Glyn Bengough" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.094292" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04159.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Viau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err243" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed El-Kafafi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157354" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Santoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03103.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98WCPXL7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Hua Lin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Fen Kuo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Canivenc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choun-Sea Lin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.060244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Palenchar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01712.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Remans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.075721" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673157v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#232;ro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Luu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepetit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02177.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.018523" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694816v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domingo Olive" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Filleur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1999.00480.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouannic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantrel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gardies" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580402.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Basset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1996.09020195.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00014968" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F9XHR058-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaubet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gigot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1993.10515640" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brignon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00028973" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NZ1T7L1T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174478v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ehling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(93)90126-K" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7JGVQTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Karpova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cooper" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karpova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lepetit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cooper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/135.3.693" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174291v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00279801" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VWCK1KVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174296v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henry Weil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Tessier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(91)90073-h" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HHWZRX0K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Hahne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00232611" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S7WPD5LV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967176v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boivin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.09.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pfaff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Groves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>