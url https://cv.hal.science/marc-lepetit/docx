--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -3708,295 +3708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of AtCHX17, a member of the cation/H+ exchangers, CHX family, from Arabidopsis thaliana suggests a role in K+ homeostasis</w:t>
+                <w:t xml:space="preserve">Transcript profiling in the chl1-5 mutant of Arabidopsis reveals a role of the nitrate transporter NRT1.1 in the regulation of another nitrate transporter, NRT2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Cellier</w:t>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Conéjèro</w:t>
+                <w:t xml:space="preserve">C. Cazettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ricaud</w:t>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.T. Luu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lepetit</w:t>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02177.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (9), pp.2433-2447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.104.024380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673157v1</w:t>
+                <w:t xml:space="preserve">hal-02680092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcript profiling in the chl1-5 mutant of Arabidopsis reveals a role of the nitrate transporter NRT1.1 in the regulation of another nitrate transporter, NRT2.1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of AtCHX17, a member of the cation/H+ exchangers, CHX family, from Arabidopsis thaliana suggests a role in K+ homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Munos</w:t>
+                <w:t xml:space="preserve">Geneviève Conéjèro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cazettes</w:t>
+                <w:t xml:space="preserve">L. Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fizames</w:t>
+                <w:t xml:space="preserve">D.T. Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
+                <w:t xml:space="preserve">M. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 16 (9), pp.2433-2447. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (6), pp.834-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.104.024380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02177.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680092v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression of the NO3- transporter NRT1.1 and the nitrate reductase NIA1 is repressed in Arabidopsis roots by NO2-, the product of NO3- reduction</w:t>
               </w:r>
@@ -4021,51 +4021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 132, pp.958-967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4125,51 +4125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4233,51 +4233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Domingo Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,51 +4354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of a cDNA from Arabidopsis thaliana that complements the sec14 mutant of yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4527,51 +4527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 9 (2), pp.195-203. </w:t>
@@ -4745,273 +4745,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gènes d'histones: un modèle pour l'étude de la régulation de l'expression génique dans les méristèmes</w:t>
+                <w:t xml:space="preserve">Nuclease sensitivity and functional analysis of a maize histone H3 gene promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossitza Atanassova</w:t>
+                <w:t xml:space="preserve">Pierre Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicole Chaubet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 140 (6), pp.591-602. </w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 22 (6), pp.1007-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.1993.10515640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/bf00028973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174288v1</w:t>
+                <w:t xml:space="preserve">hal-04174285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclease sensitivity and functional analysis of a maize histone H3 gene promoter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brignon</w:t>
+                <w:t xml:space="preserve">Mutations that enhance the cap2 null mutant phenotype in Saccharomyces cerevisiae affect the actin cytoskeleton, morphogenesis and pattern of growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Karpova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Chaubet</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Cooper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 135, pp.693-709</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04174285v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication-independent cis-acting element of a maize histone gene promoter</w:t>
               </w:r>
@@ -5023,232 +5001,254 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossitza Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 89 (2), pp.177-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0168-9452(93)90126-K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations that enhance the cap2 null mutant phenotype in Saccharomyces cerevisiae affect the actin cytoskeleton, morphogenesis and pattern of growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.S. Karpova</w:t>
+                <w:t xml:space="preserve">Les gènes d'histones: un modèle pour l'étude de la régulation de l'expression génique dans les méristèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossitza Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.A. Cooper</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 140 (6), pp.591-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.1993.10515640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701981v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations that enhance the cap2 null mutant phenotype in Saccharomyces cerevisiae affect the actin cytoskeleton, morphogenesis and pattern of growth.</w:t>
               </w:r>
@@ -5364,64 +5364,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 231 (2), pp.276-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5622,51 +5622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Hahne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6076,51 +6076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91F3E38A"/>
+    <w:nsid w:val="2BACA058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6307,51 +6307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-lepetit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0372-5985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symbiphyt.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mah&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tancelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1542763" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Argir&#242;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Su" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1114840" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1288070" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.09.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Karouani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nigg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab374" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.719987" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N T Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Clua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi V Vetal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques Vuarambon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Bellis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter W. Young" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moeskj&#230;r" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Afonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maluk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12010111" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa221" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherlock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dijon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heulin-Gotty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ive de Smet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J White" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Glyn Bengough" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.094292" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04159.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Viau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err243" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed El-Kafafi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157354" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Santoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03103.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98WCPXL7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Hua Lin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Fen Kuo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Canivenc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choun-Sea Lin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.060244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Palenchar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01712.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Remans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.075721" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673157v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#232;ro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Luu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepetit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02177.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.018523" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694816v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domingo Olive" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Filleur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1999.00480.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouannic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantrel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gardies" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580402.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Basset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1996.09020195.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00014968" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F9XHR058-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaubet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gigot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1993.10515640" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brignon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00028973" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NZ1T7L1T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174478v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ehling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(93)90126-K" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7JGVQTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Karpova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cooper" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karpova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lepetit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cooper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/135.3.693" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174291v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00279801" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VWCK1KVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174296v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henry Weil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Tessier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(91)90073-h" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HHWZRX0K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Hahne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00232611" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S7WPD5LV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967176v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boivin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.09.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pfaff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Groves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-lepetit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0372-5985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symbiphyt.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mah&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tancelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1542763" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Argir&#242;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Su" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1114840" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1288070" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.09.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Karouani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nigg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab374" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.719987" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N T Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Clua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi V Vetal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques Vuarambon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Bellis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter W. Young" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moeskj&#230;r" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Afonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maluk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12010111" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa221" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherlock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dijon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heulin-Gotty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ive de Smet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J White" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Glyn Bengough" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.094292" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04159.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Viau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err243" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed El-Kafafi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157354" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Santoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03103.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98WCPXL7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Hua Lin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Fen Kuo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Canivenc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choun-Sea Lin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.060244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Palenchar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01712.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Remans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.075721" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680092v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024380" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673157v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#232;ro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Luu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepetit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02177.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.018523" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694816v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domingo Olive" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Filleur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1999.00480.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouannic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantrel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gardies" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580402.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Basset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1996.09020195.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00014968" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F9XHR058-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174285v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brignon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gigot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaubet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00028973" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NZ1T7L1T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Karpova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cooper" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174478v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ehling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(93)90126-K" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7JGVQTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174288v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1993.10515640" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karpova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lepetit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cooper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/135.3.693" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174291v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00279801" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VWCK1KVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174296v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henry Weil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Tessier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(91)90073-h" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HHWZRX0K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Hahne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00232611" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S7WPD5LV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967176v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boivin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.09.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pfaff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Groves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>