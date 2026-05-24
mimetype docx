--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1150,563 +1150,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic control of nodule formation by plant nitrogen demand requires autoregulation-dependent and independent mechanisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHO1 family members transport phosphate from infected nodule cells to bacteroids in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tauzin</w:t>
+                <w:t xml:space="preserve">Nga N T Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Karouani</w:t>
+                <w:t xml:space="preserve">Joaquin Clua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Nigg</w:t>
+                <w:t xml:space="preserve">Pallavi V Vetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jacques Vuarambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien de Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab374⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (1), pp.196-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596911v1</w:t>
+                <w:t xml:space="preserve">hal-03274481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variation in Host-Specific Competitiveness of the Symbiont Rhizobium leguminosarum Symbiovar viciae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Tancelin</w:t>
+                <w:t xml:space="preserve">Defining the Rhizobium leguminosarum Species Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter W. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moeskjær</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Afonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Rahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Maluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12010111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.719987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04176920v1</w:t>
+                <w:t xml:space="preserve">hal-03602544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHO1 family members transport phosphate from infected nodule cells to bacteroids in Medicago truncatula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien de Bellis</w:t>
+                <w:t xml:space="preserve">Systemic control of nodule formation by plant nitrogen demand requires autoregulation-dependent and independent mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Karouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Nigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (22), pp.7942-7956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03274481v1</w:t>
+                <w:t xml:space="preserve">hal-03596911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the Rhizobium leguminosarum Species Complex</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Praveen Rahi</w:t>
+                <w:t xml:space="preserve">Genetic Variation in Host-Specific Competitiveness of the Symbiont Rhizobium leguminosarum Symbiovar viciae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Maluk</w:t>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.719987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes12010111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.719987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602544v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of mature symbiotic nodules to the whole-plant systemic nitrogen signaling</w:t>
               </w:r>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (16), pp.5039-5052. </w:t>
@@ -2222,831 +2222,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing lateral root development: how to move forward.</w:t>
+                <w:t xml:space="preserve">Local and systemic N signaling are involved in Medicago truncatula preference for the most efficient Sinorhizobium symbiotic partners.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ive de Smet</w:t>
+                <w:t xml:space="preserve">Gisèle Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Heulin-Gotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip J White</w:t>
+                <w:t xml:space="preserve">Brigitte Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a Glyn Bengough</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Parizot</w:t>
+                <w:t xml:space="preserve">Agnieszka Klonowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.111.094292⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 195 (2), pp.437-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04159.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776223v1</w:t>
+                <w:t xml:space="preserve">hal-00776952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and systemic N signaling are involved in Medicago truncatula preference for the most efficient Sinorhizobium symbiotic partners.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing lateral root development: how to move forward.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ive de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Laguerre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Heulin-Gotty</w:t>
+                <w:t xml:space="preserve">a Glyn Bengough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Brunel</w:t>
+                <w:t xml:space="preserve">Lionel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Klonowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Quéré</w:t>
+                <w:t xml:space="preserve">Boris Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 195 (2), pp.437-49. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1), pp.15-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04159.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.111.094292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776952v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a dual-affinity nitrate transporter MtNRT1.3 in the model legume Medicago truncatula.</w:t>
+                <w:t xml:space="preserve">HIGH NITROGEN INSENSITIVE 9 (HNI9)-mediated systemic repression of root NO3- uptake is associated with changes in histone methylation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
+                <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Viau</w:t>
+                <w:t xml:space="preserve">El Sayed El Kafafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hamon</w:t>
+                <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+                <w:t xml:space="preserve">Alexandre Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62 (15), pp.5595-605. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (32), pp.13329-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/err243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1017863108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662573v1</w:t>
+                <w:t xml:space="preserve">hal-00623176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH NITROGEN INSENSITIVE 9 (HNI9)-mediated systemic repression of root NO3- uptake is associated with changes in histone methylation.</w:t>
+                <w:t xml:space="preserve">Characterization of a dual-affinity nitrate transporter MtNRT1.3 in the model legume Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Widiez</w:t>
+                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Sayed El Kafafi</w:t>
+                <w:t xml:space="preserve">Laure Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Girin</w:t>
+                <w:t xml:space="preserve">Alain Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Berr</w:t>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+                <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (32), pp.13329-34. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (15), pp.5595-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1017863108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623176v1</w:t>
+                <w:t xml:space="preserve">hal-00662573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Arabidopsis mutants impaired in the systemic regulation of root nitrate uptake by the nitrogen status of the plant.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of Medicago truncatula to nitrogen limitation is modulated via local and systemic nodule developmental responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Sayed El-Kafafi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Widiez</w:t>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Erban</w:t>
+                <w:t xml:space="preserve">Sandra Freixes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Michael Hubberten</w:t>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.110.157354⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (3), pp.817-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03103.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507517v1</w:t>
+                <w:t xml:space="preserve">hal-00507524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Medicago truncatula to nitrogen limitation is modulated via local and systemic nodule developmental responses.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+                <w:t xml:space="preserve">Identification of Arabidopsis mutants impaired in the systemic regulation of root nitrate uptake by the nitrogen status of the plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Freixes</w:t>
+                <w:t xml:space="preserve">El-Sayed El-Kafafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
+                <w:t xml:space="preserve">Alexander Erban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lise Santoni</w:t>
+                <w:t xml:space="preserve">Hans-Michael Hubberten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 185 (3), pp.817-28. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153 (3), pp.1250-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03103.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.110.157354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507524v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modeling of the integrative response of Medicago truncatula to nitrogen constraints.</w:t>
               </w:r>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3312,103 +3312,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic Signaling of the Plant Nitrogen Status Triggers Specific Transcriptome Responses Depending on the Nitrogen Source in Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Freixes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 146 (4), pp.2020-2035. </w:t>
@@ -3446,90 +3446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a 150 bp cis-acting element of the AtNRT2.1 promoter involved in the regulation of gene expression by the N and C status of the plant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M Palenchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3708,364 +3708,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcript profiling in the chl1-5 mutant of Arabidopsis reveals a role of the nitrate transporter NRT1.1 in the regulation of another nitrate transporter, NRT2.1</w:t>
+                <w:t xml:space="preserve">Characterization of AtCHX17, a member of the cation/H+ exchangers, CHX family, from Arabidopsis thaliana suggests a role in K+ homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Munos</w:t>
+                <w:t xml:space="preserve">Françoise Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cazettes</w:t>
+                <w:t xml:space="preserve">Geneviève Conéjèro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fizames</w:t>
+                <w:t xml:space="preserve">L. Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
+                <w:t xml:space="preserve">D.T. Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.104.024380⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (6), pp.834-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02177.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680092v1</w:t>
+                <w:t xml:space="preserve">hal-02673157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of AtCHX17, a member of the cation/H+ exchangers, CHX family, from Arabidopsis thaliana suggests a role in K+ homeostasis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcript profiling in the chl1-5 mutant of Arabidopsis reveals a role of the nitrate transporter NRT1.1 in the regulation of another nitrate transporter, NRT2.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Conéjèro</w:t>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ricaud</w:t>
+                <w:t xml:space="preserve">C. Cazettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.T. Luu</w:t>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lepetit</w:t>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 39 (6), pp.834-846. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (9), pp.2433-2447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02177.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.104.024380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673157v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression of the NO3- transporter NRT1.1 and the nitrate reductase NIA1 is repressed in Arabidopsis roots by NO2-, the product of NO3- reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 132, pp.958-967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4125,51 +4125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4220,64 +4220,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional regulation of two NO3- uptake systems by N- and C-status of Arabidopsis plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Domingo Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,51 +4354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of a cDNA from Arabidopsis thaliana that complements the sec14 mutant of yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4527,51 +4527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 9 (2), pp.195-203. </w:t>
@@ -4745,510 +4745,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclease sensitivity and functional analysis of a maize histone H3 gene promoter</w:t>
+                <w:t xml:space="preserve">Les gènes d'histones: un modèle pour l'étude de la régulation de l'expression génique dans les méristèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brignon</w:t>
+                <w:t xml:space="preserve">Rossitza Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gigot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Chaubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 22 (6), pp.1007-1015. </w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 140 (6), pp.591-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/bf00028973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12538078.1993.10515640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174285v1</w:t>
+                <w:t xml:space="preserve">hal-04174288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations that enhance the cap2 null mutant phenotype in Saccharomyces cerevisiae affect the actin cytoskeleton, morphogenesis and pattern of growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Karpova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Cooper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 135, pp.693-709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication-independent cis-acting element of a maize histone gene promoter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclease sensitivity and functional analysis of a maize histone H3 gene promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicole Chaubet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0168-9452(93)90126-K⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 22 (6), pp.1007-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf00028973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174478v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gènes d'histones: un modèle pour l'étude de la régulation de l'expression génique dans les méristèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Replication-independent cis-acting element of a maize histone gene promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossitza Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 89 (2), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-9452(93)90126-K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.1993.10515640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04174288v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations that enhance the cap2 null mutant phenotype in Saccharomyces cerevisiae affect the actin cytoskeleton, morphogenesis and pattern of growth.</w:t>
               </w:r>
@@ -5351,77 +5351,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plant histone gene promoter can direct both replication-dependent and -independent gene expression in transgenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 231 (2), pp.276-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5609,64 +5609,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An internal standard improves the reliability of transient expression studies in plant protoplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Hahne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5900,51 +5900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Groves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicago truncatula handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6076,51 +6076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BACA058"/>
+    <w:nsid w:val="F1B66D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6307,51 +6307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-lepetit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0372-5985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symbiphyt.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mah&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tancelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1542763" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Argir&#242;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Su" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1114840" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1288070" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.09.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Karouani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nigg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab374" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.719987" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274481v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N T Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Clua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi V Vetal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques Vuarambon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Bellis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter W. Young" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moeskj&#230;r" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Afonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maluk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12010111" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa221" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherlock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dijon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heulin-Gotty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ive de Smet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J White" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Glyn Bengough" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.094292" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04159.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Viau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err243" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed El-Kafafi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157354" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Santoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03103.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98WCPXL7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Hua Lin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Fen Kuo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Canivenc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choun-Sea Lin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.060244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Palenchar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01712.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Remans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.075721" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680092v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024380" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673157v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#232;ro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Luu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepetit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02177.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.018523" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694816v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domingo Olive" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Filleur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1999.00480.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouannic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantrel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gardies" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580402.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Basset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1996.09020195.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00014968" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F9XHR058-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174285v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brignon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gigot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaubet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00028973" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NZ1T7L1T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Karpova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cooper" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174478v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ehling" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(93)90126-K" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7JGVQTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174288v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1993.10515640" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karpova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lepetit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cooper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/135.3.693" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174291v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00279801" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VWCK1KVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174296v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henry Weil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Tessier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(91)90073-h" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HHWZRX0K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Hahne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00232611" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S7WPD5LV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967176v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boivin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.09.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pfaff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Groves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-lepetit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0372-5985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symbiphyt.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mah&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debell&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tancelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1542763" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Argir&#242;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Laffont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Su" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae281" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1114840" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1288070" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2023.09.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274481v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga N T Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Clua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi V Vetal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques Vuarambon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Bellis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter W. Young" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moeskj&#230;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Afonin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maluk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12010111" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596911v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tauzin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Karouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nigg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab374" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.719987" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa221" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ait Lahmidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherlock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dijon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heulin-Gotty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabert-Martinello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02249" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laguerre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04159.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776223v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ive de Smet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J White" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Glyn Bengough" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.094292" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017863108" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Viau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err243" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507524v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Santoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03103.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed El-Kafafi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.157354" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gamas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98WCPXL7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356462v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Hua Lin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Fen Kuo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Canivenc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choun-Sea Lin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.060244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lejay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Palenchar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01712.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Remans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nacry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.075721" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673157v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#232;ro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ricaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Luu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepetit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02177.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazettes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672230v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.018523" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694816v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domingo Olive" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Filleur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1999.00480.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouannic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cantrel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gardies" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580402.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Basset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1996.09020195.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00014968" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F9XHR058-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaubet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gigot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1993.10515640" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Karpova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cooper" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174285v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brignon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00028973" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NZ1T7L1T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174478v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ehling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(93)90126-K" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7JGVQTQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karpova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lepetit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cooper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/135.3.693" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174291v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00279801" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VWCK1KVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174296v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henry Weil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Tessier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(91)90073-h" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HHWZRX0K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174474v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Hahne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00232611" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S7WPD5LV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967176v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boivin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.09.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824097v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pfaff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Groves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>